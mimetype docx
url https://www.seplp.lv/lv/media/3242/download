--- v0 (2025-10-06)
+++ v1 (2026-05-24)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E5C6EC8" w14:textId="51D93670" w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w:rsidRDefault="00305D56" w:rsidP="000E66FB">
+    <w:p w14:paraId="2E5C6EC8" w14:textId="3ACD00AF" w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w:rsidRDefault="00305D56" w:rsidP="000E66FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LSM l</w:t>
       </w:r>
       <w:r w:rsidR="00562BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ineārajā un digitālajā vidē sasniegt</w:t>
       </w:r>
@@ -69,51 +70,83 @@
         <w:t xml:space="preserve"> auditorij</w:t>
       </w:r>
       <w:r w:rsidR="00CC16D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D77041">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00CC16D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (20_.gada ceturksnis, gads)</w:t>
+        <w:t xml:space="preserve"> (20_.gada</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pusgads</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC16D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gads</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC16D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E67F46" w14:textId="7705704B" w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w:rsidRDefault="00562BA7" w:rsidP="000E66FB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8296"/>
       </w:tblGrid>
@@ -226,247 +259,319 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004843B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52153198" w14:textId="6054690E" w:rsidR="00562BA7" w:rsidRDefault="00171899" w:rsidP="00DE0616">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Kantar</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D04539">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (TV)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>AvWk</w:t>
             </w:r>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00D77041" w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D04539">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidR="00D77041" w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00D77041" w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>15 min.cons.;</w:t>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE0616">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>min.cons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE0616">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.;</w:t>
             </w:r>
             <w:r w:rsidR="00D77041" w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00DE0616" w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D77041" w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>, 15 min.cons.</w:t>
+              <w:t xml:space="preserve">, 15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE0616">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>min.cons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE0616">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FB545BF" w14:textId="321B38E9" w:rsidR="00D04539" w:rsidRPr="009360E3" w:rsidRDefault="00D04539" w:rsidP="00DE0616">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kantar (radio): </w:t>
-            </w:r>
+              <w:t>Kantar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (radio): </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D04539">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Reach (</w:t>
+              <w:t>Reach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D04539">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">‘000 un </w:t>
             </w:r>
             <w:r w:rsidRPr="00D04539">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D04539">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> 8+ min. consecutive</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> 8+ min. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D04539">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>consecutive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E300A" w:rsidRPr="00F05AAC" w14:paraId="5D9883D5" w14:textId="77777777" w:rsidTr="001823D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21369F74" w14:textId="77777777" w:rsidR="00DE0616" w:rsidRDefault="009E300A" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009360E3">
               <w:rPr>
@@ -531,106 +636,118 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>kopā</w:t>
             </w:r>
             <w:r w:rsidR="00875697">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> un pa sadaļām</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E3AB757" w14:textId="342E583D" w:rsidR="009E300A" w:rsidRPr="009360E3" w:rsidRDefault="00E13A91" w:rsidP="00DE0616">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Gemius: </w:t>
+              <w:t>Gemius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E13A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>AvWk</w:t>
             </w:r>
             <w:r w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>RealUsers’000</w:t>
             </w:r>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00DE0616" w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>AvWk</w:t>
             </w:r>
             <w:r w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Reach</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009E300A" w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC16D6" w:rsidRPr="00F05AAC" w14:paraId="6640E241" w14:textId="77777777" w:rsidTr="001823D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41CB92C3" w14:textId="77777777" w:rsidR="00C73298" w:rsidRDefault="00CC16D6" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
@@ -739,221 +856,311 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>dzīvesvieta</w:t>
             </w:r>
             <w:r w:rsidRPr="009360E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C777C47" w14:textId="61A73A87" w:rsidR="00DE0616" w:rsidRPr="00DE0616" w:rsidRDefault="00DE0616" w:rsidP="00C73298">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Kantar</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C73298">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (TV)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>AvWk</w:t>
             </w:r>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Reach</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>15 min.cons.,</w:t>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>min.cons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>hare%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>,15 min.cons</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>min.cons</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1895DE14" w14:textId="6912BE24" w:rsidR="00C73298" w:rsidRDefault="00C73298" w:rsidP="00DE0616">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00515352">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kantar (radio): </w:t>
-            </w:r>
+              <w:t>Kantar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00515352">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (radio): </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00515352" w:rsidRPr="00515352">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Reach (‘000 un %), 8+ min. consecutive</w:t>
-            </w:r>
+              <w:t>Reach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00515352" w:rsidRPr="00515352">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (‘000 un %), 8+ min. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00515352" w:rsidRPr="00515352">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>consecutive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5AD631C9" w14:textId="39CA1509" w:rsidR="00CC16D6" w:rsidRPr="009360E3" w:rsidRDefault="00E13A91" w:rsidP="00DE0616">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Gemius: </w:t>
+              <w:t>Gemius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>wRealUsers’000; wReach%</w:t>
+              <w:t xml:space="preserve">wRealUsers’000; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E13A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>wReach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E13A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w14:paraId="07F73D27" w14:textId="77777777" w:rsidTr="001823D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A70D574" w14:textId="68A8A6BE" w:rsidR="009B20A4" w:rsidRDefault="009360E3" w:rsidP="002953AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>LTV</w:t>
@@ -995,82 +1202,148 @@
               <w:t>kopā</w:t>
             </w:r>
             <w:r w:rsidR="00193992">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, pa kanāliem un galvenajām portāla sadaļām</w:t>
             </w:r>
             <w:r w:rsidR="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AB85185" w14:textId="15B8E520" w:rsidR="009B20A4" w:rsidRDefault="00193992" w:rsidP="009B20A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kantar: </w:t>
-            </w:r>
+              <w:t>Kantar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C73298">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Share%</w:t>
+              <w:t>Share</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C73298">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DEF203" w14:textId="3AB29BF4" w:rsidR="00562BA7" w:rsidRPr="00875697" w:rsidRDefault="002953AC" w:rsidP="009B20A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Gemius: wRealUsers, wReach%</w:t>
+              <w:t>Gemius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>wRealUsers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>wReach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250194" w:rsidRPr="00F05AAC" w14:paraId="24D6D9E4" w14:textId="77777777" w:rsidTr="001823D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08FCCAD0" w14:textId="019E5CF2" w:rsidR="00D40B3F" w:rsidRDefault="00DE0616" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -1090,73 +1363,83 @@
             </w:r>
             <w:r w:rsidR="00250194">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D40B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">satura patēriņam atvēlētais laiks </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A8F4F1E" w14:textId="03876E1D" w:rsidR="00D40B3F" w:rsidRPr="009D63F5" w:rsidRDefault="00890652" w:rsidP="00D40B3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00CC16D6" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>anta</w:t>
             </w:r>
             <w:r w:rsidR="00711DD2" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>r: vidējais viena klausītāja klausīšanās ilgums dienā</w:t>
+              <w:t>r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00711DD2" w:rsidRPr="009D63F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>: vidējais viena klausītāja klausīšanās ilgums dienā</w:t>
             </w:r>
             <w:r w:rsidR="00D40B3F" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00496246" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(min</w:t>
             </w:r>
             <w:r w:rsidR="00AE7269">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ū</w:t>
             </w:r>
@@ -1180,105 +1463,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00496246" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B32BF04" w14:textId="1EB7F98F" w:rsidR="00250194" w:rsidRDefault="00890652" w:rsidP="00D40B3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="00CC16D6" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>emius</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D40B3F" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>: ATS (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00496246" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>min</w:t>
             </w:r>
             <w:r w:rsidR="00AB7DEF" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>utes</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00496246" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D40B3F" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>daily)</w:t>
+              <w:t>daily</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D40B3F" w:rsidRPr="009D63F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00875697" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w14:paraId="20D33F15" w14:textId="77777777" w:rsidTr="00825339">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CE2B8AA" w14:textId="15EA4257" w:rsidR="00562BA7" w:rsidRPr="00875697" w:rsidRDefault="00D77041" w:rsidP="001823D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
@@ -1319,79 +1616,129 @@
             </w:r>
             <w:r w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> sasniegtā unikālā </w:t>
             </w:r>
             <w:r w:rsidR="00C31FC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">nedēļas </w:t>
             </w:r>
             <w:r w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">auditorija </w:t>
             </w:r>
             <w:r w:rsidR="00D55C7A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sociālajos medijos </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Facebook, Instagram, Youtube, X</w:t>
+              <w:t>Facebook</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Instagram</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Youtube</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, X</w:t>
             </w:r>
             <w:r w:rsidR="00890652" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tik</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tik</w:t>
             </w:r>
             <w:r w:rsidR="009E300A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>ok.</w:t>
+              <w:t>ok</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009E300A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidR="00A95ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00AF2C5A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00FC3768">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1408,51 +1755,69 @@
               </w:rPr>
               <w:t xml:space="preserve">ociālo mediju dati, </w:t>
             </w:r>
             <w:r w:rsidR="006114B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Sekotāji, </w:t>
             </w:r>
             <w:r w:rsidR="00AF2C5A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>AvWkReach’000</w:t>
             </w:r>
             <w:r w:rsidR="003A3731">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>; X/Twitter –</w:t>
+              <w:t>; X/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003A3731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Twitter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003A3731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r w:rsidR="00C31FC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> AvWk</w:t>
             </w:r>
             <w:r w:rsidR="003A3731">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Impres</w:t>
             </w:r>
             <w:r w:rsidR="00C31FC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ions</w:t>
             </w:r>
@@ -1474,76 +1839,154 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D0621" w:rsidRPr="00F05AAC" w14:paraId="57257825" w14:textId="77777777" w:rsidTr="001823D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28015BA4" w14:textId="440CF253" w:rsidR="003D0621" w:rsidRDefault="00A95ECB" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Latvijas Sabiedriskā medija r</w:t>
+              <w:t xml:space="preserve">Latvijas Sabiedriskā medija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>aidierakstu</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> kopējā auditorija.</w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidR="00CA72A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Raidierakstu platformu Spotify, Youtube, Apple music dati (kopējais klausījumu skaits mēnesī)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Raidierakstu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> platformu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Spotify</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Youtube</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Apple</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>music</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CA72A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dati (kopējais klausījumu skaits mēnesī)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D0621" w:rsidRPr="00F05AAC" w14:paraId="44B75C37" w14:textId="77777777" w:rsidTr="001823D1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="664D7611" w14:textId="7CBE32FF" w:rsidR="003D0621" w:rsidRDefault="00467E4B" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -1555,131 +1998,183 @@
               </w:rPr>
               <w:t>abiedrisk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> medij</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> v</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009E300A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>v</w:t>
             </w:r>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">iedtelevīzijas un mobilo aplikāciju </w:t>
+              <w:t>iedtelevīzijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D0621">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un mobilo aplikāciju </w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00706D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>apmeklējumu</w:t>
             </w:r>
             <w:r w:rsidR="0024286F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> un/vai </w:t>
             </w:r>
             <w:r w:rsidR="00706D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">unikālo </w:t>
             </w:r>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>lietotāju skaits</w:t>
             </w:r>
             <w:r w:rsidR="00706D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00706D7A" w:rsidRPr="00706D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(Gemius: AvWkVisitors</w:t>
-            </w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00706D7A" w:rsidRPr="00706D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Gemius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00706D7A" w:rsidRPr="00706D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00706D7A" w:rsidRPr="00706D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>AvWkVisitors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00443B99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (‘000)</w:t>
             </w:r>
             <w:r w:rsidR="008662C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> vai </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00706D7A" w:rsidRPr="00706D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>AvWkRealUsers (‘000))</w:t>
+              <w:t>AvWkRealUsers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00706D7A" w:rsidRPr="00706D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (‘000))</w:t>
             </w:r>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D77041" w:rsidRPr="00F05AAC" w14:paraId="010DF769" w14:textId="77777777" w:rsidTr="001823D1">
         <w:tc>
@@ -1798,288 +2293,370 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">galveno ziņu pārraižu </w:t>
             </w:r>
             <w:r w:rsidR="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">un LSM.lv portāla ziņu satura </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sasniegtā auditorija </w:t>
             </w:r>
             <w:r w:rsidR="00CC16D6" w:rsidRPr="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00890652" w:rsidRPr="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00CC16D6" w:rsidRPr="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">antar, </w:t>
+              <w:t>antar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CC16D6" w:rsidRPr="000960AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00250194" w:rsidRPr="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">vidēji </w:t>
             </w:r>
             <w:r w:rsidRPr="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>nedēļā</w:t>
             </w:r>
             <w:r w:rsidR="000960AB" w:rsidRPr="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>; Gemius vai GoogleAnalytics dati</w:t>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000960AB" w:rsidRPr="000960AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Gemius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000960AB" w:rsidRPr="000960AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="000960AB" w:rsidRPr="000960AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>GoogleAnalytics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000960AB" w:rsidRPr="000960AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dati</w:t>
             </w:r>
             <w:r w:rsidR="00CC16D6" w:rsidRPr="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B514455" w14:textId="77777777" w:rsidR="009E7B1C" w:rsidRDefault="009E7B1C"/>
     <w:sectPr w:rsidR="009E7B1C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1440DDF9" w14:textId="77777777" w:rsidR="004F2C56" w:rsidRDefault="004F2C56" w:rsidP="00D77041">
+    <w:p w14:paraId="3778026C" w14:textId="77777777" w:rsidR="00132857" w:rsidRDefault="00132857" w:rsidP="00D77041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1884E03D" w14:textId="77777777" w:rsidR="004F2C56" w:rsidRDefault="004F2C56" w:rsidP="00D77041">
+    <w:p w14:paraId="65CE424B" w14:textId="77777777" w:rsidR="00132857" w:rsidRDefault="00132857" w:rsidP="00D77041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12BF7827" w14:textId="77777777" w:rsidR="004F2C56" w:rsidRDefault="004F2C56" w:rsidP="00D77041">
+    <w:p w14:paraId="3BBB7EA0" w14:textId="77777777" w:rsidR="00132857" w:rsidRDefault="00132857" w:rsidP="00D77041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FAA6902" w14:textId="77777777" w:rsidR="004F2C56" w:rsidRDefault="004F2C56" w:rsidP="00D77041">
+    <w:p w14:paraId="44BB77E9" w14:textId="77777777" w:rsidR="00132857" w:rsidRDefault="00132857" w:rsidP="00D77041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="54F0A562" w14:textId="00522EF0" w:rsidR="00D77041" w:rsidRPr="00890652" w:rsidRDefault="00D77041">
+    <w:p w14:paraId="54F0A562" w14:textId="0FBD7DB1" w:rsidR="00D77041" w:rsidRPr="00890652" w:rsidRDefault="00D77041">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sniedz</w:t>
       </w:r>
       <w:r w:rsidR="003D0621" w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> grafisku informāciju</w:t>
       </w:r>
       <w:r w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reizi ceturksnī</w:t>
+        <w:t xml:space="preserve"> reizi </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pusgadā</w:t>
       </w:r>
       <w:r w:rsidR="00890652" w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003D0621" w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> summējot rezultātu pa ceturkšņiem un gadā kopā. Ja nav pieejama informācija, sniedz nākamajā ceturksnī</w:t>
+        <w:t xml:space="preserve"> summējot rezultātu</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0621" w:rsidRPr="00890652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gad</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0621" w:rsidRPr="00890652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kopā. Ja nav pieejama informācija, sniedz nākamajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD32E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00875697" w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>/pusgadā</w:t>
+        <w:t>pusgadā</w:t>
       </w:r>
       <w:r w:rsidR="003D0621" w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CC16D6" w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Gada atskait</w:t>
       </w:r>
       <w:r w:rsidR="00875697" w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
       <w:r w:rsidR="00CC16D6" w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, kur </w:t>
       </w:r>
@@ -3050,75 +3627,78 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1500005921">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1842771865">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1831675691">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="687753290">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="836573593">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1416779461">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F90917"/>
     <w:rsid w:val="0004350D"/>
     <w:rsid w:val="000960AB"/>
+    <w:rsid w:val="000B2BBC"/>
     <w:rsid w:val="000E5ACB"/>
     <w:rsid w:val="000E66FB"/>
+    <w:rsid w:val="00132857"/>
     <w:rsid w:val="00144861"/>
     <w:rsid w:val="00171899"/>
     <w:rsid w:val="00193992"/>
     <w:rsid w:val="001A589E"/>
     <w:rsid w:val="0024286F"/>
     <w:rsid w:val="00250194"/>
     <w:rsid w:val="002953AC"/>
     <w:rsid w:val="00297BE0"/>
     <w:rsid w:val="00305D56"/>
     <w:rsid w:val="00392851"/>
     <w:rsid w:val="003A3731"/>
     <w:rsid w:val="003D0621"/>
     <w:rsid w:val="00416A60"/>
     <w:rsid w:val="00423C1E"/>
     <w:rsid w:val="00443B99"/>
     <w:rsid w:val="00467E4B"/>
     <w:rsid w:val="004843B8"/>
     <w:rsid w:val="004911DD"/>
     <w:rsid w:val="00496246"/>
     <w:rsid w:val="004F2C56"/>
     <w:rsid w:val="00515352"/>
     <w:rsid w:val="005323FA"/>
     <w:rsid w:val="00562BA7"/>
     <w:rsid w:val="00565343"/>
     <w:rsid w:val="00566C41"/>
@@ -3138,50 +3718,51 @@
     <w:rsid w:val="007C3B79"/>
     <w:rsid w:val="00825339"/>
     <w:rsid w:val="008662C9"/>
     <w:rsid w:val="00875697"/>
     <w:rsid w:val="00890652"/>
     <w:rsid w:val="008A1287"/>
     <w:rsid w:val="009360E3"/>
     <w:rsid w:val="009B20A4"/>
     <w:rsid w:val="009D63F5"/>
     <w:rsid w:val="009E300A"/>
     <w:rsid w:val="009E7B1C"/>
     <w:rsid w:val="00A95ECB"/>
     <w:rsid w:val="00A97790"/>
     <w:rsid w:val="00AB7DEF"/>
     <w:rsid w:val="00AE7269"/>
     <w:rsid w:val="00AF2BB1"/>
     <w:rsid w:val="00AF2C5A"/>
     <w:rsid w:val="00B31948"/>
     <w:rsid w:val="00C31FC4"/>
     <w:rsid w:val="00C558FC"/>
     <w:rsid w:val="00C73298"/>
     <w:rsid w:val="00C7636D"/>
     <w:rsid w:val="00C93871"/>
     <w:rsid w:val="00CA72A4"/>
     <w:rsid w:val="00CC16D6"/>
+    <w:rsid w:val="00CD32E1"/>
     <w:rsid w:val="00CF0785"/>
     <w:rsid w:val="00D04539"/>
     <w:rsid w:val="00D053ED"/>
     <w:rsid w:val="00D40B3F"/>
     <w:rsid w:val="00D55C7A"/>
     <w:rsid w:val="00D77041"/>
     <w:rsid w:val="00DE0616"/>
     <w:rsid w:val="00E13A91"/>
     <w:rsid w:val="00E34098"/>
     <w:rsid w:val="00E93E68"/>
     <w:rsid w:val="00EC371E"/>
     <w:rsid w:val="00EE545D"/>
     <w:rsid w:val="00F15893"/>
     <w:rsid w:val="00F2045E"/>
     <w:rsid w:val="00F260CE"/>
     <w:rsid w:val="00F90917"/>
     <w:rsid w:val="00F96B3D"/>
     <w:rsid w:val="00FC3262"/>
     <w:rsid w:val="00FC3768"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -4717,69 +5298,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A76DA5E-B187-4D06-8858-EE7208C5D33C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1189</Words>
-  <Characters>678</Characters>
+  <Words>1187</Words>
+  <Characters>677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1864</CharactersWithSpaces>
+  <CharactersWithSpaces>1861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jānis Eglītis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>