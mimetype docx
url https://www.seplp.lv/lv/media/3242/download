--- v1 (2026-05-24)
+++ v2 (2026-07-08)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E5C6EC8" w14:textId="3ACD00AF" w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w:rsidRDefault="00305D56" w:rsidP="000E66FB">
+    <w:p w14:paraId="2E5C6EC8" w14:textId="3C8AE2F4" w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w:rsidRDefault="00305D56" w:rsidP="000E66FB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LSM l</w:t>
       </w:r>
       <w:r w:rsidR="00562BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ineārajā un digitālajā vidē sasniegt</w:t>
       </w:r>
@@ -104,78 +103,94 @@
       </w:r>
       <w:r w:rsidR="00CC16D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CD32E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>gads</w:t>
       </w:r>
       <w:r w:rsidR="00CC16D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00676CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēdējo trīs gadu periodā </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0678C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pusgada intervālos</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="03E67F46" w14:textId="7705704B" w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w:rsidRDefault="00562BA7" w:rsidP="000E66FB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8296"/>
+        <w:gridCol w:w="8784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w14:paraId="48419577" w14:textId="77777777" w:rsidTr="001823D1">
+      <w:tr w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w14:paraId="48419577" w14:textId="77777777" w:rsidTr="009A63E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09BDB658" w14:textId="01FFB250" w:rsidR="00DE0616" w:rsidRDefault="009360E3" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009360E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>LTV, LR</w:t>
             </w:r>
             <w:r w:rsidR="006B0430">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -245,51 +260,51 @@
             <w:r w:rsidR="004843B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>kanālos</w:t>
             </w:r>
             <w:r w:rsidR="00736E30">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (kopā un pa kanāliem), iekļaujot datus par konsolidēto, tiešsaistes un atliktās skatīšanās auditoriju</w:t>
             </w:r>
             <w:r w:rsidR="003A3731">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004843B8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52153198" w14:textId="6054690E" w:rsidR="00562BA7" w:rsidRDefault="00171899" w:rsidP="00DE0616">
+          <w:p w14:paraId="52153198" w14:textId="5999901A" w:rsidR="00562BA7" w:rsidRDefault="00171899" w:rsidP="00DE0616">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Kantar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D04539">
               <w:rPr>
@@ -368,50 +383,58 @@
             <w:r w:rsidR="00D77041" w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>min.cons</w:t>
             </w:r>
+            <w:r w:rsidR="00BC7586">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ecutive</w:t>
+            </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.;</w:t>
             </w:r>
             <w:r w:rsidR="00D77041" w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>S</w:t>
@@ -427,50 +450,58 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D77041" w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">, 15 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>min.cons</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC7586">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ecutive</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DE0616">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FB545BF" w14:textId="321B38E9" w:rsidR="00D04539" w:rsidRPr="009360E3" w:rsidRDefault="00D04539" w:rsidP="00DE0616">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -531,54 +562,54 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D04539">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 8+ min. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D04539">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>consecutive</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E300A" w:rsidRPr="00F05AAC" w14:paraId="5D9883D5" w14:textId="77777777" w:rsidTr="001823D1">
+      <w:tr w:rsidR="009E300A" w:rsidRPr="00F05AAC" w14:paraId="5D9883D5" w14:textId="77777777" w:rsidTr="009A63E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21369F74" w14:textId="77777777" w:rsidR="00DE0616" w:rsidRDefault="009E300A" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009360E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>LSM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -715,56 +746,56 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>AvWk</w:t>
             </w:r>
             <w:r w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Reach</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009E300A" w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC16D6" w:rsidRPr="00F05AAC" w14:paraId="6640E241" w14:textId="77777777" w:rsidTr="001823D1">
+      <w:tr w:rsidR="00CC16D6" w:rsidRPr="00F05AAC" w14:paraId="6640E241" w14:textId="77777777" w:rsidTr="009A63E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41CB92C3" w14:textId="77777777" w:rsidR="00C73298" w:rsidRDefault="00CC16D6" w:rsidP="009360E3">
+          <w:p w14:paraId="41CB92C3" w14:textId="4E3E0F39" w:rsidR="00C73298" w:rsidRDefault="00CC16D6" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>LTV, LR</w:t>
             </w:r>
             <w:r w:rsidR="00C558FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
@@ -793,102 +824,114 @@
               </w:rPr>
               <w:t xml:space="preserve">kopējā sasniedzamība sekojošās mērķa </w:t>
             </w:r>
             <w:r w:rsidR="00B31948">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>auditorijās</w:t>
             </w:r>
             <w:r w:rsidR="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> jaunieši</w:t>
             </w:r>
             <w:r w:rsidR="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>, 15-24 gadi</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0029033A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13A91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15-24 gadi</w:t>
+            </w:r>
+            <w:r w:rsidR="0029033A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00B31948">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>latvieši</w:t>
             </w:r>
             <w:r w:rsidR="00B31948">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>mazākumtautības</w:t>
             </w:r>
             <w:r w:rsidR="00B31948">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">; reģioni </w:t>
             </w:r>
             <w:r w:rsidR="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ja pieejams), </w:t>
-[...5 lines deleted...]
-              <w:t>dzīvesvieta</w:t>
+              <w:t>(ja pieejams)</w:t>
             </w:r>
             <w:r w:rsidRPr="009360E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C777C47" w14:textId="61A73A87" w:rsidR="00DE0616" w:rsidRPr="00DE0616" w:rsidRDefault="00DE0616" w:rsidP="00C73298">
+          <w:p w14:paraId="4C777C47" w14:textId="04CFAB8D" w:rsidR="00DE0616" w:rsidRPr="00DE0616" w:rsidRDefault="00DE0616" w:rsidP="00C73298">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Kantar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C73298">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -998,50 +1041,58 @@
             </w:r>
             <w:r w:rsidRPr="00D053ED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>hare%</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">,15 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>min.cons</w:t>
+            </w:r>
+            <w:r w:rsidR="00236F87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ecutive</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1895DE14" w14:textId="6912BE24" w:rsidR="00C73298" w:rsidRDefault="00C73298" w:rsidP="00DE0616">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00515352">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Kantar</w:t>
@@ -1121,56 +1172,182 @@
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">wRealUsers’000; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>wReach</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E13A91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w14:paraId="07F73D27" w14:textId="77777777" w:rsidTr="001823D1">
+      <w:tr w:rsidR="002C5F64" w:rsidRPr="00F05AAC" w14:paraId="4AB3776B" w14:textId="77777777" w:rsidTr="009A63E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A70D574" w14:textId="68A8A6BE" w:rsidR="009B20A4" w:rsidRDefault="009360E3" w:rsidP="002953AC">
+          <w:p w14:paraId="56B12D26" w14:textId="47F073CA" w:rsidR="002C5F64" w:rsidRDefault="002C5F64" w:rsidP="009360E3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>LSM.lv veidotā satura vēsturisko mazākumtautību valodās, kā arī rus.tvnet.lv un rus.delfi.lv</w:t>
+            </w:r>
+            <w:r w:rsidR="00236F87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sasniedzamība mērķa auditorijā, kur</w:t>
+            </w:r>
+            <w:r w:rsidR="00236F87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> valoda ģimenē </w:t>
+            </w:r>
+            <w:r w:rsidR="00236F87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>nav latviešu valoda:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD78FC6" w14:textId="18F8D737" w:rsidR="00236F87" w:rsidRDefault="00236F87" w:rsidP="00236F87">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="89" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Gemius</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>wRealUsers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>wReach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002953AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w14:paraId="07F73D27" w14:textId="77777777" w:rsidTr="009A63E2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A70D574" w14:textId="3DDAD5C0" w:rsidR="009B20A4" w:rsidRDefault="009360E3" w:rsidP="002953AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>LTV</w:t>
             </w:r>
             <w:r w:rsidR="00193992">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>, LR un LSM</w:t>
             </w:r>
             <w:r w:rsidR="00A97790">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1183,51 +1360,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> tirgus daļas iepretim citiem tirgus dalībniekiem</w:t>
             </w:r>
             <w:r w:rsidR="00C558FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>kopā</w:t>
             </w:r>
             <w:r w:rsidR="00193992">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>, pa kanāliem un galvenajām portāla sadaļām</w:t>
+              <w:t>, pa kanāliem</w:t>
             </w:r>
             <w:r w:rsidR="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AB85185" w14:textId="15B8E520" w:rsidR="009B20A4" w:rsidRDefault="00193992" w:rsidP="009B20A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
@@ -1239,51 +1416,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C73298">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Share</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C73298">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54DEF203" w14:textId="3AB29BF4" w:rsidR="00562BA7" w:rsidRPr="00875697" w:rsidRDefault="002953AC" w:rsidP="009B20A4">
+          <w:p w14:paraId="54DEF203" w14:textId="464E9073" w:rsidR="00562BA7" w:rsidRPr="00875697" w:rsidRDefault="002953AC" w:rsidP="009B20A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Gemius</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
@@ -1304,54 +1481,54 @@
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>wReach</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002953AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250194" w:rsidRPr="00F05AAC" w14:paraId="24D6D9E4" w14:textId="77777777" w:rsidTr="001823D1">
+      <w:tr w:rsidR="00250194" w:rsidRPr="00F05AAC" w14:paraId="24D6D9E4" w14:textId="77777777" w:rsidTr="009A63E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08FCCAD0" w14:textId="019E5CF2" w:rsidR="00D40B3F" w:rsidRDefault="00DE0616" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditorijas vidēji dienā </w:t>
             </w:r>
             <w:r w:rsidR="00250194">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>LTV, LR, LSM</w:t>
             </w:r>
@@ -1454,51 +1631,51 @@
             <w:r w:rsidR="00AE7269">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ē</w:t>
             </w:r>
             <w:r w:rsidR="00AB7DEF" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00496246" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B32BF04" w14:textId="1EB7F98F" w:rsidR="00250194" w:rsidRDefault="00890652" w:rsidP="00D40B3F">
+          <w:p w14:paraId="3B32BF04" w14:textId="0F46EAA3" w:rsidR="00250194" w:rsidRDefault="00890652" w:rsidP="00D40B3F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="00CC16D6" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>emius</w:t>
             </w:r>
@@ -1533,122 +1710,187 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D40B3F" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>daily</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D40B3F" w:rsidRPr="009D63F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00875697" w:rsidRPr="009D63F5">
-[...6 lines deleted...]
-              <w:footnoteReference w:id="2"/>
+            <w:r w:rsidR="00C3486D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00192217" w:rsidRPr="00192217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>share</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00192217" w:rsidRPr="00192217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00192217" w:rsidRPr="00192217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>time</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00192217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00192217" w:rsidRPr="00192217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>TOP 10 ziņu platformās, 7-74</w:t>
+            </w:r>
+            <w:r w:rsidR="00236F87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai 15-74 (atkarībā no pieejamības)</w:t>
+            </w:r>
+            <w:r w:rsidR="00192217" w:rsidRPr="00192217">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w14:paraId="20D33F15" w14:textId="77777777" w:rsidTr="00825339">
+      <w:tr w:rsidR="00562BA7" w:rsidRPr="00F05AAC" w14:paraId="20D33F15" w14:textId="77777777" w:rsidTr="009A63E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE2B8AA" w14:textId="15EA4257" w:rsidR="00562BA7" w:rsidRPr="00875697" w:rsidRDefault="00D77041" w:rsidP="001823D1">
+          <w:p w14:paraId="7CE2B8AA" w14:textId="1AD20BF0" w:rsidR="00562BA7" w:rsidRPr="00875697" w:rsidRDefault="002C1FFF" w:rsidP="001823D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00825339">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> sociālo mediju</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Latvijas sabiedriskā medija</w:t>
+            </w:r>
+            <w:r w:rsidR="00D77041" w:rsidRPr="00825339">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0E38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOP 10 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D77041" w:rsidRPr="00825339">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>sociālo mediju</w:t>
             </w:r>
             <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D55C7A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>kontu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00825339">
+            <w:r w:rsidR="00D77041" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> sasniegtā unikālā </w:t>
             </w:r>
             <w:r w:rsidR="00C31FC4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">nedēļas </w:t>
             </w:r>
-            <w:r w:rsidRPr="00825339">
+            <w:r w:rsidR="00D77041" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">auditorija </w:t>
             </w:r>
             <w:r w:rsidR="00D55C7A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">sociālajos medijos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Facebook</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
@@ -1696,56 +1938,56 @@
             <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Tik</w:t>
             </w:r>
             <w:r w:rsidR="009E300A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ok</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003D0621" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="009E300A" w:rsidRPr="00825339">
+            <w:r w:rsidR="00236F87" w:rsidRPr="00825339" w:rsidDel="00236F87">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A95ECB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00AF2C5A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00FC3768">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00AF2C5A" w:rsidRPr="00825339">
               <w:rPr>
@@ -1818,100 +2060,93 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ions</w:t>
             </w:r>
             <w:r w:rsidR="003A3731">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>’000</w:t>
             </w:r>
             <w:r w:rsidR="00AF2C5A" w:rsidRPr="00825339">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D0621" w:rsidRPr="00F05AAC" w14:paraId="57257825" w14:textId="77777777" w:rsidTr="001823D1">
+      <w:tr w:rsidR="003D0621" w:rsidRPr="00F05AAC" w14:paraId="57257825" w14:textId="77777777" w:rsidTr="009A63E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28015BA4" w14:textId="440CF253" w:rsidR="003D0621" w:rsidRDefault="00A95ECB" w:rsidP="009360E3">
+          <w:p w14:paraId="28015BA4" w14:textId="0720B116" w:rsidR="003D0621" w:rsidRDefault="00A95ECB" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Latvijas Sabiedriskā medija </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>aidierakstu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> kopējā auditorija.</w:t>
             </w:r>
-            <w:r w:rsidR="009E300A">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00CA72A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CA72A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Raidierakstu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CA72A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> platformu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CA72A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -1947,56 +2182,56 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CA72A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CA72A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>music</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CA72A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> dati (kopējais klausījumu skaits mēnesī)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D0621" w:rsidRPr="00F05AAC" w14:paraId="44B75C37" w14:textId="77777777" w:rsidTr="001823D1">
+      <w:tr w:rsidR="003D0621" w:rsidRPr="00F05AAC" w14:paraId="44B75C37" w14:textId="77777777" w:rsidTr="009A63E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="664D7611" w14:textId="7CBE32FF" w:rsidR="003D0621" w:rsidRDefault="00467E4B" w:rsidP="009360E3">
+          <w:p w14:paraId="664D7611" w14:textId="20B58205" w:rsidR="003D0621" w:rsidRDefault="00467E4B" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Latvijas s</w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>abiedrisk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2018,64 +2253,66 @@
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>iedtelevīzijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un mobilo aplikāciju </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> un mobilo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00236F87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>lietotņu</w:t>
             </w:r>
             <w:r w:rsidR="00706D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>apmeklējumu</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0024286F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> un/vai </w:t>
             </w:r>
             <w:r w:rsidR="00706D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">unikālo </w:t>
             </w:r>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>lietotāju skaits</w:t>
             </w:r>
             <w:r w:rsidR="00706D7A">
@@ -2136,74 +2373,61 @@
               </w:rPr>
               <w:t xml:space="preserve"> vai </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00706D7A" w:rsidRPr="00706D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>AvWkRealUsers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00706D7A" w:rsidRPr="00706D7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (‘000))</w:t>
             </w:r>
             <w:r w:rsidR="003D0621">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77041" w:rsidRPr="00F05AAC" w14:paraId="010DF769" w14:textId="77777777" w:rsidTr="001823D1">
+      <w:tr w:rsidR="00D77041" w:rsidRPr="00F05AAC" w14:paraId="010DF769" w14:textId="77777777" w:rsidTr="009A63E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8296" w:type="dxa"/>
+            <w:tcW w:w="8784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06BFA447" w14:textId="07329E2C" w:rsidR="00D77041" w:rsidRDefault="00D77041" w:rsidP="009360E3">
+          <w:p w14:paraId="6C5524B1" w14:textId="6E49BF1F" w:rsidR="00D77041" w:rsidRDefault="00D77041" w:rsidP="009360E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>LTV</w:t>
             </w:r>
             <w:r w:rsidR="009E300A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00875697">
               <w:rPr>
@@ -2391,575 +2615,263 @@
                 <w:iCs/>
               </w:rPr>
               <w:t>GoogleAnalytics</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000960AB" w:rsidRPr="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> dati</w:t>
             </w:r>
             <w:r w:rsidR="00CC16D6" w:rsidRPr="000960AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06BFA447" w14:textId="07329E2C" w:rsidR="00F7031A" w:rsidRPr="00236F87" w:rsidRDefault="00F7031A" w:rsidP="00236F87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B514455" w14:textId="77777777" w:rsidR="009E7B1C" w:rsidRDefault="009E7B1C"/>
     <w:sectPr w:rsidR="009E7B1C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3778026C" w14:textId="77777777" w:rsidR="00132857" w:rsidRDefault="00132857" w:rsidP="00D77041">
+    <w:p w14:paraId="719A410A" w14:textId="77777777" w:rsidR="00573A18" w:rsidRDefault="00573A18" w:rsidP="00D77041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65CE424B" w14:textId="77777777" w:rsidR="00132857" w:rsidRDefault="00132857" w:rsidP="00D77041">
+    <w:p w14:paraId="262EF47A" w14:textId="77777777" w:rsidR="00573A18" w:rsidRDefault="00573A18" w:rsidP="00D77041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BBB7EA0" w14:textId="77777777" w:rsidR="00132857" w:rsidRDefault="00132857" w:rsidP="00D77041">
+    <w:p w14:paraId="5F9EF867" w14:textId="77777777" w:rsidR="00573A18" w:rsidRDefault="00573A18" w:rsidP="00D77041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44BB77E9" w14:textId="77777777" w:rsidR="00132857" w:rsidRDefault="00132857" w:rsidP="00D77041">
+    <w:p w14:paraId="20F668D2" w14:textId="77777777" w:rsidR="00573A18" w:rsidRDefault="00573A18" w:rsidP="00D77041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="54F0A562" w14:textId="0FBD7DB1" w:rsidR="00D77041" w:rsidRPr="00890652" w:rsidRDefault="00D77041">
+    <w:p w14:paraId="54F0A562" w14:textId="28663FEA" w:rsidR="00D77041" w:rsidRPr="00890652" w:rsidRDefault="00D77041">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sniedz</w:t>
       </w:r>
       <w:r w:rsidR="003D0621" w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grafisku informāciju</w:t>
+        <w:t xml:space="preserve"> informāciju</w:t>
       </w:r>
       <w:r w:rsidRPr="00890652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reizi </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD32E1">
+      <w:r w:rsidR="00236F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>pusgadā</w:t>
+        <w:t>Excel formātā</w:t>
       </w:r>
-      <w:r w:rsidR="00890652" w:rsidRPr="00890652">
+      <w:r w:rsidR="003A492A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>, ja vien dati ir pieejami</w:t>
       </w:r>
-      <w:r w:rsidR="003D0621" w:rsidRPr="00890652">
-[...41 lines deleted...]
-      <w:r w:rsidR="003D0621" w:rsidRPr="00890652">
+      <w:r w:rsidR="00236F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
-      </w:r>
-[...263 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="014603C3" w14:textId="77777777" w:rsidR="000E66FB" w:rsidRDefault="000E66FB" w:rsidP="000E66FB">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000E66FB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Latvijas Sabiedriskā medija pārvaldības, finansēšanas un sabiedriskā pasūtījuma īstenošanas kārtības</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="106073C1" w14:textId="6B0D26B0" w:rsidR="00F15893" w:rsidRPr="006142DD" w:rsidRDefault="00F15893" w:rsidP="000E66FB">
+  <w:p w14:paraId="106073C1" w14:textId="6F599D1A" w:rsidR="00F15893" w:rsidRPr="006142DD" w:rsidRDefault="00F15893" w:rsidP="000E66FB">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006142DD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Pielikums </w:t>
     </w:r>
     <w:r w:rsidR="000E66FB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
@@ -2973,51 +2885,81 @@
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>“</w:t>
     </w:r>
     <w:r w:rsidR="000E66FB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>LSM l</w:t>
     </w:r>
     <w:r w:rsidRPr="006142DD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ineārajā un digitālajā vidē sasniegtā auditorija”</w:t>
+      <w:t>ineārajā un digitālajā vidē sasniegtā auditorija</w:t>
+    </w:r>
+    <w:r w:rsidR="009A63E2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009A63E2" w:rsidRPr="009A63E2">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>(20_.gada pusgads, gads) pēdējo trīs gadu periodā pusgada intervālos</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006142DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>”</w:t>
     </w:r>
     <w:r w:rsidRPr="006142DD">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BB16EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7EAE61AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3630,158 +3572,228 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1842771865">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1831675691">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="687753290">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="836573593">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1416779461">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F90917"/>
     <w:rsid w:val="0004350D"/>
+    <w:rsid w:val="00063154"/>
+    <w:rsid w:val="00071D10"/>
     <w:rsid w:val="000960AB"/>
     <w:rsid w:val="000B2BBC"/>
+    <w:rsid w:val="000E0BF9"/>
     <w:rsid w:val="000E5ACB"/>
     <w:rsid w:val="000E66FB"/>
     <w:rsid w:val="00132857"/>
+    <w:rsid w:val="00135170"/>
+    <w:rsid w:val="00137E6D"/>
     <w:rsid w:val="00144861"/>
+    <w:rsid w:val="0014604B"/>
     <w:rsid w:val="00171899"/>
+    <w:rsid w:val="00192217"/>
     <w:rsid w:val="00193992"/>
+    <w:rsid w:val="00193B00"/>
     <w:rsid w:val="001A589E"/>
+    <w:rsid w:val="001B6F00"/>
+    <w:rsid w:val="001D6A4D"/>
+    <w:rsid w:val="00236F87"/>
     <w:rsid w:val="0024286F"/>
     <w:rsid w:val="00250194"/>
+    <w:rsid w:val="0029033A"/>
+    <w:rsid w:val="002915A7"/>
     <w:rsid w:val="002953AC"/>
     <w:rsid w:val="00297BE0"/>
+    <w:rsid w:val="002C1FFF"/>
+    <w:rsid w:val="002C5F64"/>
     <w:rsid w:val="00305D56"/>
+    <w:rsid w:val="00373033"/>
     <w:rsid w:val="00392851"/>
     <w:rsid w:val="003A3731"/>
+    <w:rsid w:val="003A492A"/>
+    <w:rsid w:val="003C06DB"/>
     <w:rsid w:val="003D0621"/>
+    <w:rsid w:val="003F0D94"/>
+    <w:rsid w:val="0040104F"/>
     <w:rsid w:val="00416A60"/>
     <w:rsid w:val="00423C1E"/>
     <w:rsid w:val="00443B99"/>
+    <w:rsid w:val="0045020D"/>
     <w:rsid w:val="00467E4B"/>
     <w:rsid w:val="004843B8"/>
     <w:rsid w:val="004911DD"/>
     <w:rsid w:val="00496246"/>
+    <w:rsid w:val="004A2791"/>
+    <w:rsid w:val="004B623C"/>
+    <w:rsid w:val="004C057B"/>
     <w:rsid w:val="004F2C56"/>
     <w:rsid w:val="00515352"/>
+    <w:rsid w:val="00517E52"/>
     <w:rsid w:val="005323FA"/>
     <w:rsid w:val="00562BA7"/>
     <w:rsid w:val="00565343"/>
     <w:rsid w:val="00566C41"/>
+    <w:rsid w:val="00573A18"/>
+    <w:rsid w:val="0059510B"/>
+    <w:rsid w:val="005B6A2F"/>
     <w:rsid w:val="006114B7"/>
     <w:rsid w:val="006116BD"/>
+    <w:rsid w:val="00612A0C"/>
     <w:rsid w:val="006142DD"/>
     <w:rsid w:val="006148F7"/>
+    <w:rsid w:val="00661AC6"/>
+    <w:rsid w:val="00676CC2"/>
     <w:rsid w:val="006A7036"/>
     <w:rsid w:val="006B0430"/>
     <w:rsid w:val="006C5D14"/>
     <w:rsid w:val="00706D7A"/>
     <w:rsid w:val="00711DD2"/>
+    <w:rsid w:val="0071598D"/>
     <w:rsid w:val="00736E30"/>
     <w:rsid w:val="0074436F"/>
+    <w:rsid w:val="0074503C"/>
+    <w:rsid w:val="00757A9A"/>
     <w:rsid w:val="00757FF2"/>
     <w:rsid w:val="0077712D"/>
+    <w:rsid w:val="00793455"/>
     <w:rsid w:val="007C3B79"/>
     <w:rsid w:val="00825339"/>
+    <w:rsid w:val="008411DF"/>
     <w:rsid w:val="008662C9"/>
     <w:rsid w:val="00875697"/>
     <w:rsid w:val="00890652"/>
+    <w:rsid w:val="00896D22"/>
     <w:rsid w:val="008A1287"/>
+    <w:rsid w:val="008B0A0B"/>
+    <w:rsid w:val="008C143F"/>
+    <w:rsid w:val="008F3DC8"/>
     <w:rsid w:val="009360E3"/>
+    <w:rsid w:val="009433C0"/>
+    <w:rsid w:val="009A63E2"/>
     <w:rsid w:val="009B20A4"/>
+    <w:rsid w:val="009B79B1"/>
+    <w:rsid w:val="009D13F5"/>
     <w:rsid w:val="009D63F5"/>
     <w:rsid w:val="009E300A"/>
     <w:rsid w:val="009E7B1C"/>
+    <w:rsid w:val="00A10EF4"/>
+    <w:rsid w:val="00A25174"/>
+    <w:rsid w:val="00A43E3C"/>
+    <w:rsid w:val="00A90D85"/>
     <w:rsid w:val="00A95ECB"/>
     <w:rsid w:val="00A97790"/>
     <w:rsid w:val="00AB7DEF"/>
+    <w:rsid w:val="00AC0440"/>
     <w:rsid w:val="00AE7269"/>
     <w:rsid w:val="00AF2BB1"/>
     <w:rsid w:val="00AF2C5A"/>
+    <w:rsid w:val="00B1158B"/>
     <w:rsid w:val="00B31948"/>
+    <w:rsid w:val="00B81271"/>
+    <w:rsid w:val="00BB3CF7"/>
+    <w:rsid w:val="00BC7586"/>
+    <w:rsid w:val="00BD59F1"/>
+    <w:rsid w:val="00C0678C"/>
     <w:rsid w:val="00C31FC4"/>
+    <w:rsid w:val="00C3486D"/>
     <w:rsid w:val="00C558FC"/>
     <w:rsid w:val="00C73298"/>
     <w:rsid w:val="00C7636D"/>
     <w:rsid w:val="00C93871"/>
+    <w:rsid w:val="00CA3CA7"/>
     <w:rsid w:val="00CA72A4"/>
     <w:rsid w:val="00CC16D6"/>
     <w:rsid w:val="00CD32E1"/>
+    <w:rsid w:val="00CE4A6F"/>
     <w:rsid w:val="00CF0785"/>
     <w:rsid w:val="00D04539"/>
     <w:rsid w:val="00D053ED"/>
     <w:rsid w:val="00D40B3F"/>
     <w:rsid w:val="00D55C7A"/>
     <w:rsid w:val="00D77041"/>
+    <w:rsid w:val="00D96EE8"/>
+    <w:rsid w:val="00DB743D"/>
     <w:rsid w:val="00DE0616"/>
+    <w:rsid w:val="00DF3E59"/>
     <w:rsid w:val="00E13A91"/>
+    <w:rsid w:val="00E32163"/>
     <w:rsid w:val="00E34098"/>
+    <w:rsid w:val="00E75734"/>
     <w:rsid w:val="00E93E68"/>
+    <w:rsid w:val="00EC0E38"/>
     <w:rsid w:val="00EC371E"/>
     <w:rsid w:val="00EE545D"/>
     <w:rsid w:val="00F15893"/>
+    <w:rsid w:val="00F1670E"/>
     <w:rsid w:val="00F2045E"/>
     <w:rsid w:val="00F260CE"/>
+    <w:rsid w:val="00F26EFD"/>
+    <w:rsid w:val="00F51488"/>
+    <w:rsid w:val="00F7031A"/>
     <w:rsid w:val="00F90917"/>
+    <w:rsid w:val="00F938CA"/>
     <w:rsid w:val="00F96B3D"/>
+    <w:rsid w:val="00FA412C"/>
     <w:rsid w:val="00FC3262"/>
     <w:rsid w:val="00FC3768"/>
+    <w:rsid w:val="00FE3EBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50635E78"/>
@@ -4973,50 +4985,51 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="604769484">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5298,69 +5311,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A76DA5E-B187-4D06-8858-EE7208C5D33C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1187</Words>
-  <Characters>677</Characters>
+  <Words>276</Words>
+  <Characters>1900</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1861</CharactersWithSpaces>
+  <CharactersWithSpaces>2162</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jānis Eglītis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>