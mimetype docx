--- v0 (2025-10-06)
+++ v1 (2026-05-24)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3844C17C" w14:textId="2334242F" w:rsidR="00703BC2" w:rsidRPr="00690CDF" w:rsidRDefault="00831EB9" w:rsidP="00703BC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
@@ -60,77 +61,185 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar 30.09.2025. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9E0580" w14:textId="77777777" w:rsidR="00703BC2" w:rsidRPr="00690CDF" w:rsidRDefault="00703BC2" w:rsidP="00703BC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Sabiedrisko elektronisko plašsaziņas līdzekļu padomes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0607AF1C" w14:textId="69A5E25D" w:rsidR="00831EB9" w:rsidRPr="00690CDF" w:rsidRDefault="00703BC2" w:rsidP="00703BC2">
+    <w:p w14:paraId="0607AF1C" w14:textId="69A5E25D" w:rsidR="00831EB9" w:rsidRDefault="00703BC2" w:rsidP="00703BC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lēmumu Nr.</w:t>
       </w:r>
       <w:r w:rsidR="000E7D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>44/</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1-1</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1942F699" w14:textId="77777777" w:rsidR="00496415" w:rsidRDefault="00496415" w:rsidP="00703BC2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ABC1093" w14:textId="77777777" w:rsidR="00496415" w:rsidRPr="00496415" w:rsidRDefault="00496415" w:rsidP="00496415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grozīta ar 30.12.2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD4CA44" w14:textId="77777777" w:rsidR="00496415" w:rsidRPr="00496415" w:rsidRDefault="00496415" w:rsidP="00496415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sabiedrisko elektronisko plašsaziņas līdzekļu padomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D607E00" w14:textId="77777777" w:rsidR="00496415" w:rsidRPr="00496415" w:rsidRDefault="00496415" w:rsidP="00496415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lēmumu Nr. 52/1-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CEA408" w14:textId="77777777" w:rsidR="00496415" w:rsidRPr="00496415" w:rsidRDefault="00496415" w:rsidP="00496415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3777C589" w14:textId="77777777" w:rsidR="00496415" w:rsidRPr="00496415" w:rsidRDefault="00496415" w:rsidP="00496415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grozīta ar 16.04.2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E1F190" w14:textId="77777777" w:rsidR="00496415" w:rsidRPr="00496415" w:rsidRDefault="00496415" w:rsidP="00496415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sabiedrisko elektronisko plašsaziņas līdzekļu padomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EC3F0B" w14:textId="5EFCDE27" w:rsidR="00496415" w:rsidRPr="00690CDF" w:rsidRDefault="00496415" w:rsidP="00496415">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lēmumu Nr. 21/1-1</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0C06494F" w14:textId="77777777" w:rsidR="00703BC2" w:rsidRPr="00690CDF" w:rsidRDefault="00703BC2" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="309A9203" w14:textId="3CEA853D" w:rsidR="001F7BEF" w:rsidRPr="00690CDF" w:rsidRDefault="00D15C01" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -735,51 +844,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> Padome, konsultējoties ar </w:t>
       </w:r>
       <w:r w:rsidR="009221E2" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>LSM</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, izstrādā un apstiprina sabiedrisko pasūtījumu, vada sabiedriskā pasūtījuma gada plān</w:t>
       </w:r>
       <w:r w:rsidR="00832691" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izstrādes procesu un sagatavo priekšlikumus gadskārtējā valsts budžeta likuma projektam par sabiedriskā pasūtījuma izpildei nepieciešamajiem finanšu līdzekļiem, kā arī pēc likuma un grozījumu pieņemšanas lemj par piešķirto līdzekļu sadalījumu atbilstoši apstiprinātajam </w:t>
+        <w:t xml:space="preserve"> izstrādes procesu un sagatavo priekšlikumus gadskārtējā valsts budžeta likuma projektam par sabiedriskā pasūtījuma izpildei nepieciešamajiem finanšu līdzekļiem, kā arī pēc likuma un grozījumu pieņemšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lemj par piešķirto līdzekļu sadalījumu atbilstoši apstiprinātajam </w:t>
       </w:r>
       <w:r w:rsidR="009221E2" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>LSM</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sabiedriskajam pasūtījumam, kontrolē finanšu līdzekļu izlietojuma atbilstību apstiprinātajam budžetam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248CCF33" w14:textId="21B3C368" w:rsidR="00C82903" w:rsidRPr="00690CDF" w:rsidRDefault="00C82903" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
@@ -860,58 +976,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D44A0" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>PPKDKPL</w:t>
       </w:r>
       <w:r w:rsidR="00892A74" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> regulējumam un</w:t>
       </w:r>
       <w:r w:rsidR="00714CE2" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar to saistītajiem Ministru kabineta noteikumiem</w:t>
       </w:r>
       <w:r w:rsidR="008D44A0" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un Valsts </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">kancelejas </w:t>
+        <w:t xml:space="preserve"> un Valsts kancelejas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008D44A0" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pārresoru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D44A0" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> koordinācijas departamenta </w:t>
       </w:r>
       <w:r w:rsidR="00714CE2" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – PKD) vadlīnijām. </w:t>
       </w:r>
       <w:r w:rsidR="00E974E3" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -1838,51 +1947,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iekšējo auditu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4132F322" w14:textId="77777777" w:rsidR="00C56086" w:rsidRPr="00690CDF" w:rsidRDefault="00C56086" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>risku vadību;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA64481" w14:textId="77777777" w:rsidR="00C56086" w:rsidRPr="00690CDF" w:rsidRDefault="00C56086" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pastāvīgu trūkumu novēršanu un uzlabojumu veikšanu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C4F19E" w14:textId="77777777" w:rsidR="000D127A" w:rsidRPr="00690CDF" w:rsidRDefault="000D127A" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -2636,51 +2744,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC9F7AD" w14:textId="77777777" w:rsidR="00CB4935" w:rsidRPr="00690CDF" w:rsidRDefault="00CB4935" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41542194" w14:textId="77777777" w:rsidR="00D03CA0" w:rsidRPr="00690CDF" w:rsidRDefault="00CB4935" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sabiedriskā pasūtījuma kā satura un pakalpojumu kopuma izpildi vērtē ar sabiedriskā labuma uzdevumu izpildi un mērķa vērtību sasniegšanu katru gadu un vairāku gadu periodā</w:t>
       </w:r>
       <w:r w:rsidR="00D03CA0" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stratēģijas izpildes laikā</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326C07CC" w14:textId="77777777" w:rsidR="00D03CA0" w:rsidRPr="00690CDF" w:rsidRDefault="00D03CA0" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70F5F73F" w14:textId="0D677CEB" w:rsidR="008251E0" w:rsidRPr="00690CDF" w:rsidRDefault="00505F9B" w:rsidP="00F16102">
@@ -3481,51 +3588,50 @@
     </w:p>
     <w:p w14:paraId="48BA879B" w14:textId="77777777" w:rsidR="00F370D4" w:rsidRPr="00690CDF" w:rsidRDefault="00F370D4" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="353E6EC3" w14:textId="159B7666" w:rsidR="00471510" w:rsidRPr="00690CDF" w:rsidRDefault="005D4872" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="2C80B85B" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="2C80B85B" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="054FF791" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai paredzētu sabiedriskā pasūtījuma gada plāna apjomu, saskaņā ar likumā par valsts budžetu nākamajam gadam noteikto dotācijas apjomu un plānoto normatīvajos aktos paredzēto citu finanšu avotu apjomu, </w:t>
       </w:r>
       <w:r w:rsidR="33871966" w:rsidRPr="00690CDF">
         <w:rPr>
@@ -4952,51 +5058,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>procentuālā novirze ≥15% salīdzinājumā pret iepriekšējo mēnesi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BC7403" w14:textId="3E510EB3" w:rsidR="00CF08F2" w:rsidRPr="00690CDF" w:rsidRDefault="00631108" w:rsidP="00631108">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">absolūtā novirze ≥10 000 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> salīdzinājumā pret iepriekšējo mēnesi. </w:t>
       </w:r>
       <w:r w:rsidR="00850124" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
@@ -5421,118 +5526,87 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDAE329" w14:textId="77777777" w:rsidR="00EF0F8C" w:rsidRDefault="00CF08F2" w:rsidP="00EF0F8C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>pārskatu par prioritāro pasākumu un citu mērķfinansējuma ietvaros piešķirtā finansējuma izlietojuma atbilstību plānam un ar Padomes lēmumu apstiprinātajam aktuālajam laika grafikam;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7C0783" w14:textId="77777777" w:rsidR="00EF0F8C" w:rsidRDefault="00CF08F2" w:rsidP="00EF0F8C">
+    <w:p w14:paraId="5C7C0783" w14:textId="25ED0CDB" w:rsidR="00EF0F8C" w:rsidRDefault="00CF08F2" w:rsidP="00EF0F8C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF0F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">pārskatu par </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF0F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Stratēģijas prioritāro darbības virzienu plāna  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF0F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>atbilstoši sabiedriskā pasūtījuma plānā apstiprinātajai formai;</w:t>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>atbilstoši sabiedriskā pasūtījuma plānā apstiprinātajai formai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699E78AD" w14:textId="77777777" w:rsidR="00CF08F2" w:rsidRPr="00690CDF" w:rsidRDefault="00CF08F2" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="306E378A" w14:textId="6EA0ACB3" w:rsidR="00CF08F2" w:rsidRPr="00690CDF" w:rsidRDefault="00CF08F2" w:rsidP="00001C21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5594,295 +5668,203 @@
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>veidlap</w:t>
       </w:r>
       <w:r w:rsidR="00001C21" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> saskaņā ar Ministru kabineta 2018. gada 10. aprīļa instrukciju Nr. 2 “Instrukcija par valsts budžeta izpildes analīzi</w:t>
       </w:r>
       <w:r w:rsidR="00001C21" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529CE3D6" w14:textId="58D5EAC7" w:rsidR="00D97351" w:rsidRPr="00690CDF" w:rsidRDefault="00AC2BE3" w:rsidP="00D97351">
+    <w:p w14:paraId="619601C8" w14:textId="77777777" w:rsidR="00C95DE0" w:rsidRPr="00C95DE0" w:rsidRDefault="00AC2BE3" w:rsidP="00C95DE0">
+      <w:pPr>
+        <w:ind w:left="714"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4872" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95DE0" w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>divas reizes gadā līdz pārskata periodam – kalendārā gada pirmie seši, divpadsmit mēneši – sekojošā mēneša 28. datumam pielikumu Nr. 1. “LSM sabiedriskā pasūtījuma plāna apjoms un izpilde” un pielikumu Nr. 6. “LSM lineārajā un digitālajā vidē sasniegtā auditorija”. Attiecībā uz pielikumu Nr. 1 “LSM sabiedriskā pasūtījuma plāna apjoms un izpilde” atbilstoši sabiedriskā pasūtījuma būtībai un vajadzībām plānotās izmaksas un plānotā satura apjoms var palielināties vai samazināties, bez papildu skaidrojuma ir pieļaujama</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95DE0" w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95DE0" w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>novirze, nepārsniedzot 15% no attiecīgā žanra vai cita satura kategorijai paredzētā finansējuma vai attiecīgajā termiņā plānotā satura apjoma. Par novirzēm sniedzams skaidrojums, ja tās atbilst abiem kritērijiem vienlaikus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CF41ED" w14:textId="77777777" w:rsidR="00C95DE0" w:rsidRPr="00C95DE0" w:rsidRDefault="00C95DE0" w:rsidP="00C95DE0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>procentuālā novirze ≥15% no plānotās vērtības;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A93EDB8" w14:textId="4D83DABF" w:rsidR="00AC2BE3" w:rsidRPr="00690CDF" w:rsidRDefault="00C95DE0" w:rsidP="00C95DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00690CDF">
-[...158 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve">absolūtā novirze ≥10 000 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00690CDF">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ar-SA"/>
+      <w:r w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00690CDF">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> arī pie mazākām novirzēm. </w:t>
+      <w:r w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no plānotās vērtības. Skaidrojums sniedzams par katru gadījumu, arī, ja izmaiņas nesasniedz noteiktos kritērijus, kad izmaiņas ir būtiskas pēc satura, t.i., ja ietekmē sabiedriskā pasūtījuma izpildi vai kvalitāti. Pēc Padomes pieprasījuma jāsniedz detalizētāka informācija arī pie mazākām novirzēm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B4D531" w14:textId="77777777" w:rsidR="00C83FD7" w:rsidRPr="00690CDF" w:rsidRDefault="00C83FD7" w:rsidP="00C83FD7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F556A19" w14:textId="2EEA4624" w:rsidR="00CF08F2" w:rsidRPr="00690CDF" w:rsidRDefault="00CF08F2" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
@@ -6464,51 +6446,50 @@
     <w:p w14:paraId="3EEFFD80" w14:textId="448E7DBF" w:rsidR="00837BA5" w:rsidRPr="00690CDF" w:rsidRDefault="00837BA5" w:rsidP="00281198">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="048A805E" w14:textId="786D5535" w:rsidR="00CF08F2" w:rsidRPr="00690CDF" w:rsidRDefault="00837BA5" w:rsidP="00837BA5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005D4872" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.8. </w:t>
       </w:r>
       <w:r w:rsidR="00CF08F2" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">reizi gadā līdz pārskata gadam sekojošā gada </w:t>
       </w:r>
       <w:r w:rsidR="00F0613A" w:rsidRPr="00690CDF">
@@ -6541,65 +6522,51 @@
         </w:rPr>
         <w:t>kopā ar auditētu gada pārskatu pielikumu Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00281198" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CF08F2" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B86426" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CF08F2" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">“LSM </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> metodika un testa rezultāti” sniegto informāciju.</w:t>
+        <w:t>“LSM pārkompensācijas metodika un testa rezultāti” sniegto informāciju.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E47E500" w14:textId="506B3624" w:rsidR="001940D0" w:rsidRPr="00690CDF" w:rsidRDefault="001940D0" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13B415B3" w14:textId="2295C073" w:rsidR="00D96EA9" w:rsidRPr="00690CDF" w:rsidRDefault="00D96EA9" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -6944,126 +6911,94 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF0F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">pārskatu par prioritāro pasākumu un citu mērķfinansējuma ietvaros piešķirtā finansējuma izlietojuma atbilstību plānam un ar Padomes lēmumu apstiprinātajam aktuālajam laika grafikam. Pirms pārskata izskatīšanas Padomes sēdē Padomes Finanšu departaments sagatavo ziņojumu </w:t>
       </w:r>
       <w:r w:rsidR="002C1B11" w:rsidRPr="00EF0F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>atbilstoši Padomes dokumentu pārvaldības kārtībai</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF0F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E41568" w14:textId="0942AF45" w:rsidR="00EF0F8C" w:rsidRDefault="00D96EA9" w:rsidP="00EF0F8C">
+    <w:p w14:paraId="72E41568" w14:textId="7B19074D" w:rsidR="00EF0F8C" w:rsidRDefault="00D96EA9" w:rsidP="00EF0F8C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="1985"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF0F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">pārskatu par </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF0F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Stratēģijas prioritāro darbības virzienu plāna  </w:t>
       </w:r>
       <w:r w:rsidR="00DC0AFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">izpildi </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF0F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>atbilstoši sabiedriskā pasūtījuma plānā apstiprinātajai formai;</w:t>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>atbilstoši sabiedriskā pasūtījuma plānā apstiprinātajai formai</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B0F3F4" w14:textId="77777777" w:rsidR="00D96EA9" w:rsidRPr="00690CDF" w:rsidRDefault="00D96EA9" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EAEB2A9" w14:textId="0DC8FAE0" w:rsidR="00D96EA9" w:rsidRPr="00690CDF" w:rsidRDefault="00D96EA9" w:rsidP="00001C21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7167,126 +7102,106 @@
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Instrukcija par valsts budžeta izpildes analīzi” un </w:t>
       </w:r>
       <w:r w:rsidR="00001C21" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iesniedz</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> informāciju Finanšu ministrijai</w:t>
       </w:r>
       <w:r w:rsidR="00001C21" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F16189D" w14:textId="15B4155E" w:rsidR="002A0DA6" w:rsidRPr="00690CDF" w:rsidRDefault="00C66907" w:rsidP="002A0DA6">
+    <w:p w14:paraId="3F16189D" w14:textId="32F8234A" w:rsidR="002A0DA6" w:rsidRPr="00690CDF" w:rsidRDefault="00C66907" w:rsidP="002A0DA6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005D4872" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002A0DA6" w:rsidRPr="00690CDF">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> “LSM sabiedriskā pasūtījuma plāna apjoms un izpilde”.  Pirms pārskata izskatīšanas Padomes sēdē Padomes Finanšu departaments sagatavo ziņojumu atbilstoši Padomes dokumentu pārvaldības kārtībai.</w:t>
+      <w:r w:rsidR="00C95DE0" w:rsidRPr="00C95DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>divas reizes gadā izskata pielikumu Nr. 1. “LSM sabiedriskā pasūtījuma plāna apjoms un izpilde” un pielikumu Nr. 6. “LSM lineārajā un digitālajā vidē sasniegtā auditorija”. Pirms pārskata izskatīšanas Padomes sēdē Padomes Finanšu departaments sagatavo ziņojumu atbilstoši Padomes dokumentu pārvaldības kārtībai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C268D07" w14:textId="77777777" w:rsidR="002A0DA6" w:rsidRPr="00690CDF" w:rsidRDefault="002A0DA6" w:rsidP="002A0DA6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F08BFEF" w14:textId="15A9D8AA" w:rsidR="00D96EA9" w:rsidRPr="00690CDF" w:rsidRDefault="00D96EA9" w:rsidP="002A0DA6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
@@ -7356,59 +7271,51 @@
     </w:p>
     <w:p w14:paraId="18F9BF8A" w14:textId="77777777" w:rsidR="006F6A9D" w:rsidRDefault="00D96EA9" w:rsidP="006F6A9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1985"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikumu Nr. 1.1. “LSM sabiedriskā pasūtījuma satura vienību apjoma izpilde un izmaksas”. </w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pirms pārskata izskatīšanas </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Padomes sēdē Padomes Finanšu departaments sagatavo ziņojumu </w:t>
+        <w:t xml:space="preserve">Pirms pārskata izskatīšanas Padomes sēdē Padomes Finanšu departaments sagatavo ziņojumu </w:t>
       </w:r>
       <w:r w:rsidR="002C1B11" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>atbilstoši Padomes dokumentu pārvaldības kārtībai</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB31924" w14:textId="7883793B" w:rsidR="00111A96" w:rsidRPr="006F6A9D" w:rsidRDefault="00D96EA9" w:rsidP="006F6A9D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1985"/>
         <w:jc w:val="both"/>
@@ -7572,65 +7479,51 @@
         </w:rPr>
         <w:t>izskata</w:t>
       </w:r>
       <w:r w:rsidR="00F74CB4" w:rsidRPr="008D1602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D96EA9" w:rsidRPr="008D1602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kopā ar auditētu gada pārskatu pielikumā Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00281198" w:rsidRPr="008D1602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00D96EA9" w:rsidRPr="008D1602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. “LSM </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> metodika un testa rezultāti” sniegto informāciju. </w:t>
+        <w:t xml:space="preserve">. “LSM pārkompensācijas metodika un testa rezultāti” sniegto informāciju. </w:t>
       </w:r>
       <w:r w:rsidR="00D96EA9" w:rsidRPr="008D1602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Pirms pārskata izskatīšanas Padomes sēdē Padomes Finanšu departaments sagatavo ziņojumu </w:t>
       </w:r>
       <w:r w:rsidR="002C1B11" w:rsidRPr="008D1602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>atbilstoši Padomes dokumentu pārvaldības kārtībai</w:t>
       </w:r>
       <w:r w:rsidR="00D96EA9" w:rsidRPr="008D1602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512744FA" w14:textId="08021BDA" w:rsidR="002A108F" w:rsidRPr="00690CDF" w:rsidRDefault="002A108F" w:rsidP="00F16102">
       <w:pPr>
@@ -8214,116 +8107,101 @@
         </w:rPr>
         <w:t xml:space="preserve"> Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00AA6D2C" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00925BC6" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D148FB" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">“LSM </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> metodika un testa rezultāti” </w:t>
+        <w:t xml:space="preserve">“LSM pārkompensācijas metodika un testa rezultāti” </w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikto. Padome ziņojumu par konstatēto</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF" w:rsidDel="007614BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> sagatavo</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>, apstiprinot sabiedriskā pasūtījuma gada plāna izpildi iepriekšējā gadā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DC7BE1" w14:textId="77777777" w:rsidR="002F2AE5" w:rsidRPr="00690CDF" w:rsidRDefault="002F2AE5" w:rsidP="00F16102">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D8953AF" w14:textId="342D11BB" w:rsidR="002F2AE5" w:rsidRPr="00690CDF" w:rsidRDefault="002F2AE5" w:rsidP="006E4968">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AA6D2C" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
@@ -8365,67 +8243,51 @@
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">abiedrisko elektronisko plašsaziņas līdzekļu vidēja termiņa darbības stratēģijas izpildes un finansiālās situācijas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>izvērtējumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> saskaņā ar</w:t>
       </w:r>
       <w:r w:rsidR="00C946AB" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> VSIA “Latvijas Sabiedriskais medijs” sabiedriskā pasūtījuma </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> izvērtēšanas metodoloģiju un</w:t>
+        <w:t xml:space="preserve"> VSIA “Latvijas Sabiedriskais medijs” sabiedriskā pasūtījuma pārkompensācijas izvērtēšanas metodoloģiju un</w:t>
       </w:r>
       <w:r w:rsidR="006000C1" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisijas paziņojuma par valsts atbalsta noteikumu piemērošanu sabiedriskajai apraidei (2009/C 257/01) 6.6. sadaļas un Sabiedrisko elektronisko plašsaziņas līdzekļu un to pārvaldības likuma 10. panta astotās daļas noteikumiem. Padome </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>izvērtējuma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00690CDF">
@@ -8928,301 +8790,233 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">var atļaut paturēt pašu ieņēmumu uzkrājumu apjomu, kas pārsniedz 10% no sabiedrisko elektronisko plašsaziņas līdzekļu gada budžeta izdevumiem, ja šī </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>pārkompensācija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jau iepriekš ir īpaši un saistošā veidā paredzēta lieliem ārkārtas izdevumiem, kuri nepieciešami sabiedriskā pasūtījuma izpildei. Šādas skaidri paredzētas </w:t>
+        <w:t xml:space="preserve"> jau iepriekš ir īpaši un saistošā veidā paredzēta lieliem ārkārtas izdevumiem, kuri nepieciešami sabiedriskā pasūtījuma izpildei. Šādas skaidri paredzētas pārkompensācijas izmantošanai jābūt ierobežotai arī laika ziņā atkarībā no tās mērķa. Ja pašu ieņēmumu uzkrājumu apjoms regulāri pārsniedz 10% no </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sabiedrisko elektronisko plašsaziņas līdzekļu </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>gada budžeta izdevumiem, Padome pārskata, vai finansējuma līmenis ir pielāgots</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sabiedrisko elektronisko plašsaziņas līdzekļu</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  finanšu vajadzībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4932A1" w14:textId="77777777" w:rsidR="002F2AE5" w:rsidRPr="00690CDF" w:rsidRDefault="002F2AE5" w:rsidP="00F16102">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12281410" w14:textId="14A426CC" w:rsidR="002F2AE5" w:rsidRPr="00690CDF" w:rsidRDefault="002652E9" w:rsidP="00F16102">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Padome pieņem lēmumu, ku</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rā </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izvērtē </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>pārkompensācijas</w:t>
+        <w:t>pārkompensāciju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> izmantošanai jābūt ierobežotai arī laika ziņā </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar Kārtības 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">atkarībā no tās mērķa. Ja pašu ieņēmumu uzkrājumu apjoms regulāri pārsniedz 10% no </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="0067133F" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidR="0067133F" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. un 3</w:t>
+      </w:r>
+      <w:r w:rsidR="0067133F" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. punktu un tās ietekmi uz valsts piešķirto atbalstu sabiedriskā pasūtījuma izpildē, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">sabiedrisko elektronisko plašsaziņas līdzekļu </w:t>
+        <w:t xml:space="preserve">atbilstoši Padomes apstiprinātajai sabiedriskā pasūtījuma pārkompensācijas izvērtēšanas metodoloģijai, tajā skaitā balstoties uz sabiedrisko elektronisko plašsaziņas līdzekļu aizpildīto pielikumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00925BC6" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A59" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00925BC6" w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t>gada budžeta izdevumiem, Padome pārskata, vai finansējuma līmenis ir pielāgots</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“LSM pārkompensācijas metodika un testa rezultāti” saskaņā ar auditēto informāciju.</w:t>
       </w:r>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...208 lines deleted...]
-        <w:t xml:space="preserve"> iestāšanos tiek pieņemt</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Padomes lēmums par pārkompensācijas iestāšanos tiek pieņemt</w:t>
       </w:r>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>reizi trijos gados</w:t>
       </w:r>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F2AE5" w:rsidRPr="00690CDF">
@@ -9714,51 +9508,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">II Plāns sabiedriskā pasūtījuma izpildei:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D15440" w14:textId="77777777" w:rsidR="00D52484" w:rsidRPr="00690CDF" w:rsidRDefault="00D52484" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.1. Prioritāšu izpildes plāns;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7799E8A6" w14:textId="77777777" w:rsidR="00D52484" w:rsidRPr="00690CDF" w:rsidRDefault="00D52484" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2.2. Uzdevumu izpildes plāns;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667F1A7E" w14:textId="77777777" w:rsidR="00D52484" w:rsidRPr="00690CDF" w:rsidRDefault="00D52484" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -10149,51 +9942,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">II Sabiedriskā pasūtījuma plāna izpilde:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDC4CD5" w14:textId="77777777" w:rsidR="00E658EA" w:rsidRPr="00690CDF" w:rsidRDefault="00E658EA" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.1. Informācija par prioritāšu izpildi atbilstoši plānā apstiprinātajai formai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577C4199" w14:textId="77777777" w:rsidR="00E658EA" w:rsidRPr="00690CDF" w:rsidRDefault="00E658EA" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2.2. Informācija par uzdevumu izpildi atbilstoši plānā apstiprinātajai formai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54ED6997" w14:textId="77777777" w:rsidR="00E658EA" w:rsidRPr="00690CDF" w:rsidRDefault="00E658EA" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -10762,51 +10554,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>procentuālā novirze ≥15% no plānotās vērtības;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693698D0" w14:textId="6D818B72" w:rsidR="005C1EAF" w:rsidRPr="00690CDF" w:rsidRDefault="004D3E66" w:rsidP="004D3E66">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">absolūtā novirze ≥10 000 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> no plānotās vērtības. </w:t>
       </w:r>
       <w:r w:rsidR="0080785C" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
@@ -11274,51 +11065,50 @@
       <w:r w:rsidR="005C1EAF" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>iesniedz līdz pārskata periodam sekojošā mēneša 28. datumam atbilstoši sabiedriskā pasūtījuma plānā apstiprinātajai formai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AB6BD4" w14:textId="05CF374C" w:rsidR="005C1EAF" w:rsidRPr="00690CDF" w:rsidRDefault="008D099D" w:rsidP="00580BDB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.6.</w:t>
       </w:r>
       <w:r w:rsidR="005C1EAF" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> reizi ceturksnī izskata pārskatu par rīcības plāna valdei mērķu un uzdevumu izpildei izpildi, ko sabiedriskie elektroniskie plašsaziņas līdzekļi</w:t>
       </w:r>
       <w:r w:rsidR="005C1EAF" w:rsidRPr="00690CDF" w:rsidDel="00AA1708">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C1EAF" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>iesniedz līdz pārskata periodam sekojošā mēneša 28. datumam atbilstoši aktuālajam Padomes lēmumam;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62545B50" w14:textId="1A9EA6A2" w:rsidR="005C1EAF" w:rsidRPr="00690CDF" w:rsidRDefault="008D099D" w:rsidP="00580BDB">
@@ -11736,65 +11526,51 @@
         </w:rPr>
         <w:t xml:space="preserve">“Pieņemšanas-nodošanas akts”; </w:t>
       </w:r>
       <w:r w:rsidR="00684906" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">“Eksperta vērtējums par sabiedriskā pasūtījuma izpildi”; </w:t>
       </w:r>
       <w:r w:rsidR="004D10F5" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">“Iekšējās kvalitātes vadības sistēmas darbības plāns un izpilde”; </w:t>
       </w:r>
       <w:r w:rsidR="003521D1" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>“Lineārajā un digitālajā vidē sasniegtā auditorija”</w:t>
       </w:r>
       <w:r w:rsidR="006F44EF" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>; “</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> metodika un testa rezultāti”</w:t>
+        <w:t>; “Pārkompensācijas metodika un testa rezultāti”</w:t>
       </w:r>
       <w:r w:rsidR="00EA2496" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD9CA31" w14:textId="39D2AEFB" w:rsidR="00236F00" w:rsidRPr="00690CDF" w:rsidRDefault="00236F00" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pielikumi</w:t>
@@ -12242,51 +12018,50 @@
       <w:r w:rsidR="00385571" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00D852FD" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4342AE3D" w14:textId="09F02C04" w:rsidR="00965DCA" w:rsidRPr="00690CDF" w:rsidRDefault="00634377" w:rsidP="00F16102">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidR="005218E7" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. 4. </w:t>
       </w:r>
       <w:r w:rsidR="003D3AAB" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00965DCA" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>LSM p</w:t>
       </w:r>
       <w:r w:rsidR="003D3AAB" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ieņemšanas-nodošanas akts”</w:t>
@@ -12440,177 +12215,170 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A6D94" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00157058" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002A6D94" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00965DCA" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">“LSM </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> metodika un testa rezultāti”</w:t>
+        <w:t>“LSM pārkompensācijas metodika un testa rezultāti”</w:t>
       </w:r>
       <w:r w:rsidR="00385571" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D852FD" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C82903" w:rsidRPr="00965DCA">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="132B2B15" w14:textId="77777777" w:rsidR="001B5ABD" w:rsidRPr="00690CDF" w:rsidRDefault="001B5ABD" w:rsidP="004D4004">
+    <w:p w14:paraId="57332A16" w14:textId="77777777" w:rsidR="00AF3CD4" w:rsidRPr="00690CDF" w:rsidRDefault="00AF3CD4" w:rsidP="004D4004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4978E351" w14:textId="77777777" w:rsidR="001B5ABD" w:rsidRPr="00690CDF" w:rsidRDefault="001B5ABD" w:rsidP="004D4004">
+    <w:p w14:paraId="6C0BE1A3" w14:textId="77777777" w:rsidR="00AF3CD4" w:rsidRPr="00690CDF" w:rsidRDefault="00AF3CD4" w:rsidP="004D4004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7803064D" w14:textId="77777777" w:rsidR="001B5ABD" w:rsidRPr="00690CDF" w:rsidRDefault="001B5ABD">
+    <w:p w14:paraId="7FCFB721" w14:textId="77777777" w:rsidR="00AF3CD4" w:rsidRPr="00690CDF" w:rsidRDefault="00AF3CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1588957922"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
@@ -12630,103 +12398,95 @@
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00690CDF">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00690CDF">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00690CDF">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="476EE47A" w14:textId="77777777" w:rsidR="004D4004" w:rsidRPr="00690CDF" w:rsidRDefault="004D4004">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60A8FE41" w14:textId="77777777" w:rsidR="001B5ABD" w:rsidRPr="00690CDF" w:rsidRDefault="001B5ABD" w:rsidP="004D4004">
+    <w:p w14:paraId="52970267" w14:textId="77777777" w:rsidR="00AF3CD4" w:rsidRPr="00690CDF" w:rsidRDefault="00AF3CD4" w:rsidP="004D4004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C2560EE" w14:textId="77777777" w:rsidR="001B5ABD" w:rsidRPr="00690CDF" w:rsidRDefault="001B5ABD" w:rsidP="004D4004">
+    <w:p w14:paraId="7CDB8E83" w14:textId="77777777" w:rsidR="00AF3CD4" w:rsidRPr="00690CDF" w:rsidRDefault="00AF3CD4" w:rsidP="004D4004">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67BB3CBF" w14:textId="77777777" w:rsidR="001B5ABD" w:rsidRPr="00690CDF" w:rsidRDefault="001B5ABD">
+    <w:p w14:paraId="5FE7DB48" w14:textId="77777777" w:rsidR="00AF3CD4" w:rsidRPr="00690CDF" w:rsidRDefault="00AF3CD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="12FEAFFF" w14:textId="4BA47E5F" w:rsidR="002327D4" w:rsidRPr="00690CDF" w:rsidRDefault="002327D4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> pārskatus sagatavo atbilstoši PPKDKPL 58. pantā noteiktajam un atbilstoši normatīvajiem aktiem, kas regulē gada pārskatu sagatavošanu.</w:t>
+      <w:r w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Starpperiodu pārskatus sagatavo atbilstoši PPKDKPL 58. pantā noteiktajam un atbilstoši normatīvajiem aktiem, kas regulē gada pārskatu sagatavošanu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="297AE440" w14:textId="6325E085" w:rsidR="00837BA5" w:rsidRPr="00690CDF" w:rsidRDefault="00837BA5" w:rsidP="00690CDF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Gada pārskatu sagatavo atbilstoši normatīvajiem aktiem, kas regulē gada pārskatu sagatavošanu, un PPKDKPL 54. pantu, 58. panta ceturto daļu, 58.</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
@@ -12759,63 +12519,55 @@
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pantā noteiktajam</w:t>
       </w:r>
       <w:r w:rsidR="00A428A9" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008E0E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="00A428A9" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ievērojot </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A428A9" w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Ilgstpējas</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> informācijas atklāšanas likuma prasības</w:t>
+        <w:t>Ilgstpējas informācijas atklāšanas likuma prasības</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="6B8B88EA" w14:textId="45269003" w:rsidR="0080785C" w:rsidRDefault="0080785C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
@@ -12836,63 +12588,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, 58.</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pantā noteiktajam, ievērojot </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> informācijas atklāšanas likuma prasības</w:t>
+      <w:r w:rsidRPr="00690CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ilgstpējas informācijas atklāšanas likuma prasības</w:t>
       </w:r>
       <w:r w:rsidRPr="00690CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="101F2D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3020A06"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15599,53 +15343,54 @@
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2125927879">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1973634847">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="649483868">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2119713038">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="381562239">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1248228401">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C47FA"/>
     <w:rsid w:val="00001C21"/>
     <w:rsid w:val="00004B3B"/>
     <w:rsid w:val="00007B34"/>
     <w:rsid w:val="00011881"/>
     <w:rsid w:val="00012F4D"/>
@@ -15841,50 +15586,51 @@
     <w:rsid w:val="00346FB3"/>
     <w:rsid w:val="00347AF7"/>
     <w:rsid w:val="00351424"/>
     <w:rsid w:val="003521D1"/>
     <w:rsid w:val="00352E19"/>
     <w:rsid w:val="00355588"/>
     <w:rsid w:val="00364A2E"/>
     <w:rsid w:val="003658E1"/>
     <w:rsid w:val="00371610"/>
     <w:rsid w:val="003732F2"/>
     <w:rsid w:val="00380C70"/>
     <w:rsid w:val="00381AF7"/>
     <w:rsid w:val="00381DDF"/>
     <w:rsid w:val="00382B11"/>
     <w:rsid w:val="00385571"/>
     <w:rsid w:val="00392A9E"/>
     <w:rsid w:val="00395965"/>
     <w:rsid w:val="003A1340"/>
     <w:rsid w:val="003A26B4"/>
     <w:rsid w:val="003A2E18"/>
     <w:rsid w:val="003A4302"/>
     <w:rsid w:val="003A5A17"/>
     <w:rsid w:val="003A7BE6"/>
     <w:rsid w:val="003B249F"/>
     <w:rsid w:val="003B3A5F"/>
+    <w:rsid w:val="003B4402"/>
     <w:rsid w:val="003B5943"/>
     <w:rsid w:val="003B62E8"/>
     <w:rsid w:val="003B661B"/>
     <w:rsid w:val="003D3AAB"/>
     <w:rsid w:val="003D43FF"/>
     <w:rsid w:val="003D55F1"/>
     <w:rsid w:val="003D70B0"/>
     <w:rsid w:val="003D7133"/>
     <w:rsid w:val="003E7500"/>
     <w:rsid w:val="003F3352"/>
     <w:rsid w:val="003F37B2"/>
     <w:rsid w:val="003F5993"/>
     <w:rsid w:val="003F6571"/>
     <w:rsid w:val="004017A8"/>
     <w:rsid w:val="00405E0E"/>
     <w:rsid w:val="00414810"/>
     <w:rsid w:val="00415604"/>
     <w:rsid w:val="00415CFE"/>
     <w:rsid w:val="0041728F"/>
     <w:rsid w:val="004175BB"/>
     <w:rsid w:val="00420BF3"/>
     <w:rsid w:val="004210E2"/>
     <w:rsid w:val="004221E9"/>
     <w:rsid w:val="00422B67"/>
     <w:rsid w:val="004247F1"/>
@@ -15899,50 +15645,51 @@
     <w:rsid w:val="004455DB"/>
     <w:rsid w:val="00450082"/>
     <w:rsid w:val="004502D4"/>
     <w:rsid w:val="00450F9B"/>
     <w:rsid w:val="004514F5"/>
     <w:rsid w:val="00451735"/>
     <w:rsid w:val="004528A1"/>
     <w:rsid w:val="00455B1A"/>
     <w:rsid w:val="004561A8"/>
     <w:rsid w:val="004563A3"/>
     <w:rsid w:val="00457AF9"/>
     <w:rsid w:val="0046056D"/>
     <w:rsid w:val="004607C4"/>
     <w:rsid w:val="00460848"/>
     <w:rsid w:val="00461414"/>
     <w:rsid w:val="004670D9"/>
     <w:rsid w:val="00467F84"/>
     <w:rsid w:val="00471510"/>
     <w:rsid w:val="00474B50"/>
     <w:rsid w:val="0047608B"/>
     <w:rsid w:val="00481757"/>
     <w:rsid w:val="0048206A"/>
     <w:rsid w:val="00491106"/>
     <w:rsid w:val="004935FF"/>
     <w:rsid w:val="00493729"/>
+    <w:rsid w:val="00496415"/>
     <w:rsid w:val="00496E16"/>
     <w:rsid w:val="004977D8"/>
     <w:rsid w:val="00497D4E"/>
     <w:rsid w:val="004A0A25"/>
     <w:rsid w:val="004A5B92"/>
     <w:rsid w:val="004B0161"/>
     <w:rsid w:val="004B413A"/>
     <w:rsid w:val="004B438D"/>
     <w:rsid w:val="004B6D9A"/>
     <w:rsid w:val="004B6F4F"/>
     <w:rsid w:val="004B7065"/>
     <w:rsid w:val="004C47FA"/>
     <w:rsid w:val="004C68DB"/>
     <w:rsid w:val="004C72BA"/>
     <w:rsid w:val="004D10F5"/>
     <w:rsid w:val="004D3E66"/>
     <w:rsid w:val="004D4004"/>
     <w:rsid w:val="004D5163"/>
     <w:rsid w:val="004E07FE"/>
     <w:rsid w:val="004E2737"/>
     <w:rsid w:val="004E4CDF"/>
     <w:rsid w:val="004E4D31"/>
     <w:rsid w:val="004F120A"/>
     <w:rsid w:val="004F53E7"/>
     <w:rsid w:val="004F7EAA"/>
@@ -16248,166 +15995,170 @@
     <w:rsid w:val="00992122"/>
     <w:rsid w:val="00992303"/>
     <w:rsid w:val="009940A9"/>
     <w:rsid w:val="00997300"/>
     <w:rsid w:val="009A25DA"/>
     <w:rsid w:val="009B0006"/>
     <w:rsid w:val="009B0565"/>
     <w:rsid w:val="009B0AA4"/>
     <w:rsid w:val="009B0AB9"/>
     <w:rsid w:val="009B236D"/>
     <w:rsid w:val="009B4585"/>
     <w:rsid w:val="009B705C"/>
     <w:rsid w:val="009C1B8B"/>
     <w:rsid w:val="009C3512"/>
     <w:rsid w:val="009C4F84"/>
     <w:rsid w:val="009C694E"/>
     <w:rsid w:val="009C7017"/>
     <w:rsid w:val="009C75B7"/>
     <w:rsid w:val="009D035E"/>
     <w:rsid w:val="009D03A5"/>
     <w:rsid w:val="009D069B"/>
     <w:rsid w:val="009D2FEB"/>
     <w:rsid w:val="009E430F"/>
     <w:rsid w:val="009E635D"/>
     <w:rsid w:val="009E6607"/>
+    <w:rsid w:val="009F3AF6"/>
     <w:rsid w:val="009F468D"/>
     <w:rsid w:val="009F6441"/>
     <w:rsid w:val="00A00130"/>
     <w:rsid w:val="00A030CF"/>
     <w:rsid w:val="00A03EAB"/>
     <w:rsid w:val="00A04A8A"/>
     <w:rsid w:val="00A0575E"/>
     <w:rsid w:val="00A10100"/>
     <w:rsid w:val="00A10C15"/>
     <w:rsid w:val="00A12A0E"/>
     <w:rsid w:val="00A12DBE"/>
     <w:rsid w:val="00A12F83"/>
     <w:rsid w:val="00A1336E"/>
     <w:rsid w:val="00A14886"/>
     <w:rsid w:val="00A21F80"/>
     <w:rsid w:val="00A23826"/>
     <w:rsid w:val="00A27287"/>
     <w:rsid w:val="00A27B69"/>
     <w:rsid w:val="00A30B8B"/>
+    <w:rsid w:val="00A3189B"/>
     <w:rsid w:val="00A31A5E"/>
     <w:rsid w:val="00A34BD9"/>
     <w:rsid w:val="00A34DB5"/>
     <w:rsid w:val="00A375F1"/>
     <w:rsid w:val="00A41987"/>
     <w:rsid w:val="00A428A9"/>
     <w:rsid w:val="00A43360"/>
     <w:rsid w:val="00A44D83"/>
     <w:rsid w:val="00A44F66"/>
     <w:rsid w:val="00A476B8"/>
     <w:rsid w:val="00A47A39"/>
     <w:rsid w:val="00A53F21"/>
     <w:rsid w:val="00A61141"/>
     <w:rsid w:val="00A64B26"/>
     <w:rsid w:val="00A66145"/>
     <w:rsid w:val="00A73636"/>
     <w:rsid w:val="00A75EE3"/>
     <w:rsid w:val="00A91EC2"/>
     <w:rsid w:val="00A93B71"/>
     <w:rsid w:val="00A9417D"/>
     <w:rsid w:val="00A95D44"/>
     <w:rsid w:val="00A97DE2"/>
     <w:rsid w:val="00AA0462"/>
     <w:rsid w:val="00AA06B6"/>
     <w:rsid w:val="00AA0A18"/>
     <w:rsid w:val="00AA0D06"/>
     <w:rsid w:val="00AA0D8D"/>
     <w:rsid w:val="00AA1A59"/>
     <w:rsid w:val="00AA2930"/>
     <w:rsid w:val="00AA5964"/>
     <w:rsid w:val="00AA6D2C"/>
     <w:rsid w:val="00AA7600"/>
     <w:rsid w:val="00AB3436"/>
     <w:rsid w:val="00AB38BF"/>
     <w:rsid w:val="00AB5AF4"/>
     <w:rsid w:val="00AB60F7"/>
     <w:rsid w:val="00AB6482"/>
     <w:rsid w:val="00AC0EA6"/>
     <w:rsid w:val="00AC10EC"/>
     <w:rsid w:val="00AC2BE3"/>
     <w:rsid w:val="00AC4B2A"/>
     <w:rsid w:val="00AC5C84"/>
     <w:rsid w:val="00AD2D3B"/>
     <w:rsid w:val="00AD2E94"/>
     <w:rsid w:val="00AD40D2"/>
     <w:rsid w:val="00AD56FD"/>
     <w:rsid w:val="00AD5BE3"/>
     <w:rsid w:val="00AF1CC0"/>
+    <w:rsid w:val="00AF3CD4"/>
     <w:rsid w:val="00B01AC7"/>
     <w:rsid w:val="00B02C9B"/>
     <w:rsid w:val="00B0525D"/>
     <w:rsid w:val="00B10F9C"/>
     <w:rsid w:val="00B12429"/>
     <w:rsid w:val="00B130DB"/>
     <w:rsid w:val="00B16CCD"/>
     <w:rsid w:val="00B20466"/>
     <w:rsid w:val="00B27728"/>
     <w:rsid w:val="00B34535"/>
     <w:rsid w:val="00B4102C"/>
     <w:rsid w:val="00B416AF"/>
     <w:rsid w:val="00B41923"/>
     <w:rsid w:val="00B429C6"/>
     <w:rsid w:val="00B432AE"/>
     <w:rsid w:val="00B455AF"/>
     <w:rsid w:val="00B46ACE"/>
     <w:rsid w:val="00B47F62"/>
     <w:rsid w:val="00B54C4D"/>
     <w:rsid w:val="00B56828"/>
     <w:rsid w:val="00B570DC"/>
     <w:rsid w:val="00B60C16"/>
     <w:rsid w:val="00B6178D"/>
     <w:rsid w:val="00B63221"/>
     <w:rsid w:val="00B63A2A"/>
     <w:rsid w:val="00B65AEC"/>
     <w:rsid w:val="00B7116A"/>
     <w:rsid w:val="00B7247C"/>
     <w:rsid w:val="00B72790"/>
     <w:rsid w:val="00B73D21"/>
     <w:rsid w:val="00B74083"/>
     <w:rsid w:val="00B751E4"/>
     <w:rsid w:val="00B757B2"/>
     <w:rsid w:val="00B757FB"/>
     <w:rsid w:val="00B77878"/>
     <w:rsid w:val="00B779DC"/>
     <w:rsid w:val="00B8198B"/>
     <w:rsid w:val="00B86426"/>
     <w:rsid w:val="00B90A44"/>
     <w:rsid w:val="00B92E5D"/>
     <w:rsid w:val="00B970F3"/>
     <w:rsid w:val="00BA19F1"/>
     <w:rsid w:val="00BA4D65"/>
     <w:rsid w:val="00BA6635"/>
     <w:rsid w:val="00BA66A7"/>
     <w:rsid w:val="00BB0014"/>
     <w:rsid w:val="00BB039D"/>
     <w:rsid w:val="00BB1294"/>
     <w:rsid w:val="00BB13A6"/>
+    <w:rsid w:val="00BB2C13"/>
     <w:rsid w:val="00BC1657"/>
     <w:rsid w:val="00BC221A"/>
     <w:rsid w:val="00BC4B9D"/>
     <w:rsid w:val="00BD0E9A"/>
     <w:rsid w:val="00BD1087"/>
     <w:rsid w:val="00BD1578"/>
     <w:rsid w:val="00BD2482"/>
     <w:rsid w:val="00BD4794"/>
     <w:rsid w:val="00BD4D40"/>
     <w:rsid w:val="00BD6E66"/>
     <w:rsid w:val="00BF34FD"/>
     <w:rsid w:val="00C00A05"/>
     <w:rsid w:val="00C02ABC"/>
     <w:rsid w:val="00C02B2A"/>
     <w:rsid w:val="00C0417F"/>
     <w:rsid w:val="00C05B57"/>
     <w:rsid w:val="00C072C5"/>
     <w:rsid w:val="00C11440"/>
     <w:rsid w:val="00C11AA1"/>
     <w:rsid w:val="00C12153"/>
     <w:rsid w:val="00C12FB2"/>
     <w:rsid w:val="00C16531"/>
     <w:rsid w:val="00C22D90"/>
     <w:rsid w:val="00C22E55"/>
     <w:rsid w:val="00C26A13"/>
@@ -16421,50 +16172,51 @@
     <w:rsid w:val="00C53E54"/>
     <w:rsid w:val="00C541BC"/>
     <w:rsid w:val="00C5536D"/>
     <w:rsid w:val="00C56086"/>
     <w:rsid w:val="00C65703"/>
     <w:rsid w:val="00C66907"/>
     <w:rsid w:val="00C677B1"/>
     <w:rsid w:val="00C7150A"/>
     <w:rsid w:val="00C71ACE"/>
     <w:rsid w:val="00C71C69"/>
     <w:rsid w:val="00C72B59"/>
     <w:rsid w:val="00C73C6C"/>
     <w:rsid w:val="00C742F8"/>
     <w:rsid w:val="00C7477C"/>
     <w:rsid w:val="00C76E5B"/>
     <w:rsid w:val="00C76E79"/>
     <w:rsid w:val="00C823EC"/>
     <w:rsid w:val="00C82903"/>
     <w:rsid w:val="00C83FD7"/>
     <w:rsid w:val="00C8655C"/>
     <w:rsid w:val="00C879A8"/>
     <w:rsid w:val="00C91E0E"/>
     <w:rsid w:val="00C9233C"/>
     <w:rsid w:val="00C93CAA"/>
     <w:rsid w:val="00C946AB"/>
+    <w:rsid w:val="00C95DE0"/>
     <w:rsid w:val="00C961FC"/>
     <w:rsid w:val="00CA00D0"/>
     <w:rsid w:val="00CA05A3"/>
     <w:rsid w:val="00CA2539"/>
     <w:rsid w:val="00CA32CE"/>
     <w:rsid w:val="00CA40D9"/>
     <w:rsid w:val="00CA67FD"/>
     <w:rsid w:val="00CB0EC2"/>
     <w:rsid w:val="00CB11F3"/>
     <w:rsid w:val="00CB150D"/>
     <w:rsid w:val="00CB37A7"/>
     <w:rsid w:val="00CB4935"/>
     <w:rsid w:val="00CB7167"/>
     <w:rsid w:val="00CB737A"/>
     <w:rsid w:val="00CB7665"/>
     <w:rsid w:val="00CB7813"/>
     <w:rsid w:val="00CC0145"/>
     <w:rsid w:val="00CC08AC"/>
     <w:rsid w:val="00CC0B3C"/>
     <w:rsid w:val="00CC122E"/>
     <w:rsid w:val="00CC14F6"/>
     <w:rsid w:val="00CC209D"/>
     <w:rsid w:val="00CC2744"/>
     <w:rsid w:val="00CC6021"/>
     <w:rsid w:val="00CD2585"/>
@@ -18228,56 +17980,69 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A01FCC508ACD8D408D381CCB83841070" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9fe94d9402d0f215d8089ff033e51d5d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96b3264a-707d-4510-a6e6-8facd821b6ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cea0ff797c4e7c8ec1e6a17bca844f7a" ns2:_="">
     <xsd:import namespace="96b3264a-707d-4510-a6e6-8facd821b6ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="96b3264a-707d-4510-a6e6-8facd821b6ed" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -18371,143 +18136,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A21F0F3B-B785-47A6-B87E-F42D9D1E453A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96520C59-8B80-4E2F-B9E7-68BF9F865A29}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9592355A-A2F6-4DB7-89FB-91FB56613797}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1727DF00-9D8C-448E-BBFE-7E5F5373ACEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="96b3264a-707d-4510-a6e6-8facd821b6ed"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>5655</Words>
-  <Characters>38060</Characters>
+  <Words>28020</Words>
+  <Characters>15972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>761</Lines>
-  <Paragraphs>316</Paragraphs>
+  <Lines>133</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43399</CharactersWithSpaces>
+  <CharactersWithSpaces>43905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sanita Upleja-Jegermane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A01FCC508ACD8D408D381CCB83841070</vt:lpwstr>
   </property>