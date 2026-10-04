--- v0 (2025-10-05)
+++ v1 (2026-10-04)
@@ -1,39542 +1,8416 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D038762" w14:textId="12227D7C" w:rsidR="00C26881" w:rsidRPr="00DD3083" w:rsidRDefault="00D04D5E">
+    <w:p w14:paraId="7D038762" w14:textId="12227D7C" w:rsidR="00C26881" w:rsidRPr="00C961FA" w:rsidRDefault="00D04D5E">
       <w:pPr>
         <w:spacing w:before="46"/>
         <w:ind w:right="136"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>APSTIPRINĀTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06026A15" w14:textId="75EF9582" w:rsidR="00C26881" w:rsidRPr="00DD3083" w:rsidRDefault="00C26881">
+    <w:p w14:paraId="06026A15" w14:textId="75EF9582" w:rsidR="00C26881" w:rsidRPr="00C961FA" w:rsidRDefault="00C26881">
       <w:pPr>
         <w:spacing w:before="46"/>
         <w:ind w:right="136"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD3083">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>ar Sabiedrisko elektronisko plašsaziņas līdzekļu padomes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034784C1" w14:textId="6C3C91D4" w:rsidR="00C26881" w:rsidRPr="00DD3083" w:rsidRDefault="00C26881">
+    <w:p w14:paraId="034784C1" w14:textId="15D9C5AD" w:rsidR="00C26881" w:rsidRPr="00C961FA" w:rsidRDefault="00C26881">
       <w:pPr>
         <w:spacing w:before="46"/>
         <w:ind w:right="136"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC4E8E">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D04D5E" w:rsidRPr="00CC4E8E">
+      <w:r w:rsidR="00C32E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CC4E8E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. gada </w:t>
       </w:r>
-      <w:r w:rsidR="00D86597" w:rsidRPr="00CC4E8E">
+      <w:r w:rsidR="007655B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>25</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CC4E8E">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007655B9" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:r w:rsidR="00D86597" w:rsidRPr="00CC4E8E">
+      <w:r w:rsidR="00D86597" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>septembr</w:t>
       </w:r>
-      <w:r w:rsidR="00D04D5E" w:rsidRPr="00CC4E8E">
+      <w:r w:rsidR="00D04D5E" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC4E8E">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmumu Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00CC4E8E" w:rsidRPr="00CC4E8E">
+      <w:r w:rsidR="007655B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>41</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CC4E8E">
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>/1-1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A569186" w14:textId="77777777" w:rsidR="00C26881" w:rsidRPr="00DD3083" w:rsidRDefault="00C26881" w:rsidP="00C26881">
+    <w:p w14:paraId="5A569186" w14:textId="77777777" w:rsidR="00C26881" w:rsidRPr="00C961FA" w:rsidRDefault="00C26881" w:rsidP="00C26881">
       <w:pPr>
         <w:spacing w:before="46"/>
         <w:ind w:right="136"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D28BFEB" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nosaukums"/>
+    <w:p w14:paraId="2D28BFEB" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B433FFB" w14:textId="77777777" w:rsidR="00D04D5E" w:rsidRDefault="00D04D5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nosaukums"/>
+    <w:p w14:paraId="7B433FFB" w14:textId="77777777" w:rsidR="00D04D5E" w:rsidRPr="00C961FA" w:rsidRDefault="00D04D5E">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D169367" w14:textId="77777777" w:rsidR="00D04D5E" w:rsidRDefault="00D04D5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nosaukums"/>
+    <w:p w14:paraId="6D169367" w14:textId="77777777" w:rsidR="00D04D5E" w:rsidRPr="00C961FA" w:rsidRDefault="00D04D5E">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D7933C" w14:textId="77777777" w:rsidR="00D04D5E" w:rsidRDefault="00D04D5E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nosaukums"/>
+    <w:p w14:paraId="29D7933C" w14:textId="77777777" w:rsidR="00D04D5E" w:rsidRPr="00C961FA" w:rsidRDefault="00D04D5E">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BD0581" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00C26881">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nosaukums"/>
+    <w:p w14:paraId="15BD0581" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00C26881">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1079AB1C" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nosaukums"/>
+    <w:p w14:paraId="1079AB1C" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4846FA69" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nosaukums"/>
+    <w:p w14:paraId="4846FA69" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11ABA98E" w14:textId="26A5F8D0" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D42FD5">
+    <w:p w14:paraId="11ABA98E" w14:textId="776446C2" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
-        <w:t>Latvijas sabiedrisko</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D42FD5">
+        <w:t>Latvijas sabiedrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="003615B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E5395"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
-        <w:t>mediju</w:t>
+        <w:t>medij</w:t>
+      </w:r>
+      <w:r w:rsidR="003615B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E5395"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019455CD" w14:textId="1C328B49" w:rsidR="00E6303D" w:rsidRDefault="000B2D55">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nosaukums"/>
+    <w:p w14:paraId="019455CD" w14:textId="1C328B49" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
         <w:t>sabiedriskā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
         <w:t>labuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
         <w:t>izvērtēšanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
         <w:t>metodoloģija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E37C32" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D">
+    <w:p w14:paraId="39E37C32" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB80268" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D">
+    <w:p w14:paraId="5EB80268" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6630C48A" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D">
+    <w:p w14:paraId="6630C48A" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5C0F1D" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="6C5C0F1D" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E5FB4BD" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="3E5FB4BD" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00244D04" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="00244D04" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="445610C1" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="445610C1" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50204EBA" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="50204EBA" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C535E27" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="7C535E27" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A039E00" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="0A039E00" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9D5C92" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="3A9D5C92" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="766B25B1" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="766B25B1" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A0B1ED" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="01A0B1ED" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F12D146" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="1F12D146" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DEA4238" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="1DEA4238" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="405EED1B" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="405EED1B" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="626F3301" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="626F3301" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4A6A77" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="4E4A6A77" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00D2FD3E" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="00D2FD3E" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63101E18" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="63101E18" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73871894" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="73871894" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AA79EE0" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="0AA79EE0" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B99B93B" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="5B99B93B" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EB60CDE" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="1EB60CDE" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44EA4699" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="44EA4699" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="148707EA" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="148707EA" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C089F78" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="1C089F78" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05624230" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="05624230" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BEEA55E" w14:textId="5B0A8FF3" w:rsidR="00E6303D" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
+    <w:p w14:paraId="5BEEA55E" w14:textId="4EF729CF" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D04D5E">
+      <w:r w:rsidR="00190760" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484A7943" w14:textId="77777777" w:rsidR="00D04D5E" w:rsidRDefault="00D04D5E" w:rsidP="00E6303D">
+    <w:p w14:paraId="484A7943" w14:textId="77777777" w:rsidR="00D04D5E" w:rsidRPr="00C961FA" w:rsidRDefault="00D04D5E" w:rsidP="00E6303D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23EAF69E" w14:textId="7EBFECC3" w:rsidR="00E6303D" w:rsidRDefault="00E6303D">
+    <w:p w14:paraId="23EAF69E" w14:textId="7EBFECC3" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CD4A95C" w14:textId="77777777" w:rsidR="00CC4E8E" w:rsidRDefault="00CC4E8E">
+    <w:p w14:paraId="3CD4A95C" w14:textId="77777777" w:rsidR="00CC4E8E" w:rsidRPr="00C961FA" w:rsidRDefault="00CC4E8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="437FDAD4" w14:textId="77777777" w:rsidR="00CC4E8E" w:rsidRDefault="00CC4E8E">
+    <w:p w14:paraId="437FDAD4" w14:textId="77777777" w:rsidR="00CC4E8E" w:rsidRPr="00C961FA" w:rsidRDefault="00CC4E8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="253EFB4F" w14:textId="77777777" w:rsidR="00CC4E8E" w:rsidRDefault="00CC4E8E">
+    <w:p w14:paraId="253EFB4F" w14:textId="77777777" w:rsidR="00CC4E8E" w:rsidRPr="00C961FA" w:rsidRDefault="00CC4E8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE55D64" w14:textId="77777777" w:rsidR="00CC4E8E" w:rsidRDefault="00CC4E8E">
+    <w:p w14:paraId="1AE55D64" w14:textId="77777777" w:rsidR="00CC4E8E" w:rsidRPr="00C961FA" w:rsidRDefault="00CC4E8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E5395"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-1198383957"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="195E2AE8" w14:textId="68E51CFE" w:rsidR="005158C1" w:rsidRDefault="005158C1" w:rsidP="00E6303D">
+        <w:p w14:paraId="195E2AE8" w14:textId="68E51CFE" w:rsidR="005158C1" w:rsidRPr="00C961FA" w:rsidRDefault="005158C1" w:rsidP="00E6303D">
           <w:pPr>
-            <w:pStyle w:val="Saturardtjavirsraksts"/>
+            <w:pStyle w:val="TOCHeading"/>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00C961FA">
             <w:t>Satura rādītājs</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1B6A376A" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00F27611" w:rsidRDefault="00E6303D">
+        <w:p w14:paraId="1B6A376A" w14:textId="77777777" w:rsidR="00E6303D" w:rsidRPr="00C961FA" w:rsidRDefault="00E6303D">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9290"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="09188368" w14:textId="1F397641" w:rsidR="00F27611" w:rsidRPr="00F27611" w:rsidRDefault="005158C1">
+        <w:p w14:paraId="28A1A47C" w14:textId="453ED44B" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="005158C1" w:rsidP="00835653">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="426"/>
+              <w:tab w:val="left" w:pos="567"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9290"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:lang w:val="en-US"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F27611">
+          <w:r w:rsidRPr="00C961FA">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00F27611">
+          <w:r w:rsidRPr="00C961FA">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00F27611">
+          <w:r w:rsidRPr="00C961FA">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc118904906" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:hyperlink w:anchor="_Toc239064173" w:history="1">
+            <w:r w:rsidR="00C46422" w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00F27611" w:rsidRPr="00F27611">
-[...3 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="00C46422" w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00F27611" w:rsidRPr="00F27611">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidR="00C46422" w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sabiedriskā labuma rādītāju definējums</w:t>
             </w:r>
-            <w:r w:rsidR="00F27611" w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidR="00C46422" w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00F27611" w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidR="00C46422" w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00F27611" w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidR="00C46422" w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc118904906 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064173 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C46422" w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F27611" w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidR="00C46422" w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F27611" w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00F27611" w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidR="00C46422" w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C75F1B8" w14:textId="449BD79A" w:rsidR="00F27611" w:rsidRPr="00F27611" w:rsidRDefault="00F27611">
+        <w:p w14:paraId="5C2FE12B" w14:textId="22069BA9" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064174" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Sasniedzamība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064174 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="33DE0A56" w14:textId="01500013" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064175" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Demokrātijas un sabiedrības līdzdalības stiprināšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064175 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="683F454E" w14:textId="6E025BC5" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064183" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Redakcionālā neatkarība un atbildība sabiedrības priekšā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064183 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5E52A6CA" w14:textId="6D6F7255" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064192" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Satura kvalitāte un daudzveidība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064192 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="23D56AFA" w14:textId="35B16ABF" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
+              <w:tab w:val="left" w:pos="426"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9290"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:lang w:val="en-US"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc118904907" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hipersaite"/>
+          <w:hyperlink w:anchor="_Toc239064193" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:noProof/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ikgadējais sabiedriskā labuma izvērtējums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc118904907 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064193 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23C6D784" w14:textId="7530235B" w:rsidR="00F27611" w:rsidRPr="00F27611" w:rsidRDefault="00F27611">
+        <w:p w14:paraId="4D75B942" w14:textId="65961423" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064194" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Sasniedzamība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064194 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3850FAE9" w14:textId="2DE30903" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064195" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.1.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Sabiedriskā medija kopējā sasniedzamība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064195 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15B67FA2" w14:textId="1557F35F" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064196" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.1.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Sabiedriskā medija nepatērēšanas iemesli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064196 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="154B2C2B" w14:textId="2D156CEC" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064197" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Demokrātijas un sabiedrības līdzdalības stiprināšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064197 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7FEA1794" w14:textId="4A69E812" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064198" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.2.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Viedokļu daudzveidība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064198 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="52977E2D" w14:textId="4043139D" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064199" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.2.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Empātija un solidaritāte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064199 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="18D07677" w14:textId="679CF197" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064200" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.2.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Piederība un līdzdalība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064200 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="105D7F36" w14:textId="0147322C" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064201" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.2.4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Noturība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064201 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6DE5F522" w14:textId="12AAC9C9" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064202" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Redakcionālā neatkarība un atbildība sabiedrības priekšā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064202 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="29FA143C" w14:textId="53C9CC79" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064203" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.3.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uzticēšanās</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064203 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="79E71770" w14:textId="0F14B74E" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064204" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.3.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Sabiedrības interešu pārstāvība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064204 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="317B1521" w14:textId="3F403147" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064205" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.3.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Atbildība sabiedrības priekšā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064205 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="59E66CFA" w14:textId="1B2D3BDD" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064206" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Satura kvalitāte un daudzveidība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064206 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="77EF926D" w14:textId="32345AB1" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064207" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.4.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vispārējs vērtējums par satura kvalitāti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064207 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3CD1571C" w14:textId="1DCF3306" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064208" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.4.2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Satura kvalitātes novērtējums dažādos žanros</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064208 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="46079C39" w14:textId="150B3DBE" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064209" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.4.3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Satura nodrošināšana ģimenēm un bērniem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064209 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2D010263" w14:textId="32CB196D" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064210" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.4.4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Iedzīvotāju vērtējums par kultūras notikumu atainojumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064210 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1AC554FA" w14:textId="6305A38E" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239064211" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2.4.5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Iedzīvotāju vērtējums par sporta notikumu atainojumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064211 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1F59B976" w14:textId="62D55820" w:rsidR="00C46422" w:rsidRPr="00C961FA" w:rsidRDefault="00C46422" w:rsidP="00835653">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
+              <w:tab w:val="left" w:pos="426"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9290"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:lang w:val="en-US"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc118904908" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hipersaite"/>
+          <w:hyperlink w:anchor="_Toc239064218" w:history="1">
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-                <w:noProof/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Datu ieguve un analīze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc118904908 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239064218 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00F27611">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:r w:rsidR="007E4EB0">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C961FA">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E46BB39" w14:textId="32D8E7A7" w:rsidR="00F27611" w:rsidRPr="00F27611" w:rsidRDefault="00F27611">
-[...2364 lines deleted...]
-        <w:p w14:paraId="1BBB4D7E" w14:textId="3F9401B0" w:rsidR="0019790D" w:rsidRPr="0026193F" w:rsidRDefault="005158C1" w:rsidP="005668E1">
+        <w:p w14:paraId="2B5E87D5" w14:textId="4A4BD048" w:rsidR="0019790D" w:rsidRPr="00C961FA" w:rsidRDefault="005158C1" w:rsidP="00835653">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:sz w:val="35"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00F27611">
+          <w:r w:rsidRPr="00C961FA">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidR="00D0471E">
-[...78 lines deleted...]
-          </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2B5E87D5" w14:textId="772C4716" w:rsidR="0019790D" w:rsidRPr="00D42FD5" w:rsidRDefault="0019790D">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="767A3340" w14:textId="77777777" w:rsidR="00A37ACA" w:rsidRPr="00C961FA" w:rsidRDefault="00A37ACA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_bookmark1"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="78B00B34" w14:textId="3DE5DAFD" w:rsidR="00866DDE" w:rsidRDefault="00866DDE">
-[...51 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w14:paraId="6FFCDCD3" w14:textId="2635BC01" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_bookmark1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005158C1">
+      <w:bookmarkStart w:id="1" w:name="_Toc239064173"/>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sabiedriskā labuma rādītāju definējums</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="52B06B89" w14:textId="4ACF7DA4" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55" w:rsidP="008B172A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Pamatteksts"/>
+    <w:p w14:paraId="52B06B89" w14:textId="1629A861" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55" w:rsidP="008B172A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="244"/>
         <w:ind w:right="131"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42FD5">
-[...73 lines deleted...]
-      <w:r w:rsidR="00B85915" w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskā labuma izvērtēšanas metodoloģijas mērķis ir radīt vienotu instrumentu, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A240A" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lai </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02E0F" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedrisko elektronisko plašsaziņas līdzekļu padome</w:t>
+      </w:r>
+      <w:r w:rsidR="0095591A" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SEPLP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85915" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
-[...29 lines deleted...]
-      <w:r w:rsidR="003A2B26" w:rsidRPr="00D42FD5">
+      <w:r w:rsidR="003A2B26" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>VSIA</w:t>
       </w:r>
-      <w:r w:rsidR="001D01DC">
-[...23 lines deleted...]
-      <w:r w:rsidR="00B85915" w:rsidRPr="00D42FD5">
+      <w:r w:rsidR="001D01DC" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Latvijas Sabiedriskais medijs” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>regulāri izvērtēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85915" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sabiedrisko</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pasūtījumu, un, balstoties uz iegūtajiem datiem un rezultātiem, stratēģiski plānot</w:t>
       </w:r>
-      <w:r w:rsidR="00B85915" w:rsidRPr="00D42FD5">
+      <w:r w:rsidR="00B85915" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> satura attīstību.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D14A2B" w:rsidRPr="00D42FD5">
+      <w:r w:rsidR="00D14A2B" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>Šādā metodoloģijā balstīts p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>ētījums</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>vienlaikus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A62FE" w:rsidRPr="00D42FD5">
+      <w:r w:rsidR="005A62FE" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>ļauj</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>īstenot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A62FE" w:rsidRPr="00D42FD5">
+      <w:r w:rsidR="005A62FE" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">gan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>sabiedrības</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>iesaisti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>sabiedriskā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pasūtījuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>veidošanā</w:t>
       </w:r>
-      <w:r w:rsidR="005A62FE" w:rsidRPr="00D42FD5">
+      <w:r w:rsidR="005A62FE" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, gan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>nodrošin</w:t>
       </w:r>
-      <w:r w:rsidR="00C05F68" w:rsidRPr="00D42FD5">
+      <w:r w:rsidR="00C05F68" w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sabiedrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00122269">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medij</w:t>
+      </w:r>
+      <w:r w:rsidR="00122269">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atskaitīšanos par paveikto. Pētījuma rezultāti ir publiski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pieejama</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>informācija.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551A3B5D" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="006C54EC" w:rsidP="008B172A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Pamatteksts"/>
+    <w:p w14:paraId="551A3B5D" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="006C54EC" w:rsidP="008B172A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A643B65" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55" w:rsidP="008B172A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Pamatteksts"/>
+    <w:p w14:paraId="6A643B65" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55" w:rsidP="008B172A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:ind w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Sabiedriskā labuma izvērtēšanas metodoloģija ir izstrādāta, ņemot vērā Sabiedrisko elektronisko</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>plašsaziņas līdzekļu un to pārvaldības likumā noteikto vispārējo stratēģisko mērķi un sabiedrisko</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>mediju</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>darbības pamatprincipus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609C55C1" w14:textId="77777777" w:rsidR="00913AA5" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55" w:rsidP="008B172A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Pamatteksts"/>
+    <w:p w14:paraId="33F617BA" w14:textId="77777777" w:rsidR="00E43AB3" w:rsidRPr="00C961FA" w:rsidRDefault="00E43AB3" w:rsidP="008B172A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42FD5">
+    </w:p>
+    <w:p w14:paraId="609C55C1" w14:textId="323B9CAB" w:rsidR="00913AA5" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55" w:rsidP="008B172A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Metodoloģija</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>atbilst</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Eiropas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Raidorganizāciju</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>apvienības</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>(EBU)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>definētajiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>sabiedrisko</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>mediju</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>darbības</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pamatprincipiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE07074" w14:textId="628B217F" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55">
-[...1 lines deleted...]
-        <w:pStyle w:val="Pamatteksts"/>
+    <w:p w14:paraId="2BE07074" w14:textId="628B217F" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="851" w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>nodrošināt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>satura</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>kvalitāti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C46EE3A" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="5C46EE3A" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="438"/>
         </w:tabs>
         <w:spacing w:line="267" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>nodrošināt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>viedokļu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>uzskatu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>daudzveidību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282E09FA" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="282E09FA" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="438"/>
         </w:tabs>
         <w:spacing w:line="267" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>sekmēt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>satura</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pieejamību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09418CAC" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="09418CAC" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="436"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="296"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>veicināt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>satura</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>oriģinalitāti,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>radošumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BE5596" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="32BE5596" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="438"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>sekmēt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>mediju</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>informācijas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pratību</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D42FD5">
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE630AF" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="006C54EC" w:rsidP="008B172A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Pamatteksts"/>
+    <w:p w14:paraId="4AE630AF" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="006C54EC" w:rsidP="008B172A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B07C91A" w14:textId="5344064F" w:rsidR="00913AA5" w:rsidRPr="00FA6B21" w:rsidRDefault="00913AA5" w:rsidP="008B172A">
-[...85 lines deleted...]
-        <w:pStyle w:val="Pamatteksts"/>
+    <w:p w14:paraId="33EA59B8" w14:textId="2ED9DD48" w:rsidR="00F16337" w:rsidRPr="00C961FA" w:rsidRDefault="00913AA5" w:rsidP="008B172A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:ind w:right="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskā labuma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>izvērtējums</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, izmantojot atšķirīgas metodes, tiek veikts </w:t>
+      </w:r>
+      <w:r w:rsidR="006109CC" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>izmantojot kvantitatīv</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43AB3" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3FAB" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iedzīvotāju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>aptauj</w:t>
+      </w:r>
+      <w:r w:rsidR="008D469C" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u. </w:t>
+      </w:r>
+      <w:r w:rsidR="6FEB28D0" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>egūtie</w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>dati</w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek izmantoti</w:t>
+      </w:r>
+      <w:r w:rsidR="3C0762AB" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izstrādājot ikgadējo sabiedriskā pasūtījuma plānu. </w:t>
+      </w:r>
+      <w:r w:rsidR="34B19D78" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pētījuma </w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezultāti </w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ir publiski</w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>pieejami SEPLP un sabiedrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00951A19">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medij</w:t>
+      </w:r>
+      <w:r w:rsidR="00951A19">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mājaslapā. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="74775912" w14:textId="3D457399" w:rsidR="00913AA5" w:rsidRPr="00D42FD5" w:rsidRDefault="00913AA5" w:rsidP="008B172A">
-[...17 lines deleted...]
-          <w:spacing w:val="1"/>
+    <w:p w14:paraId="2655C3CF" w14:textId="77777777" w:rsidR="002C103C" w:rsidRPr="00C961FA" w:rsidRDefault="002C103C" w:rsidP="00297974">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3D5962" w14:textId="7375B25A" w:rsidR="00297974" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55" w:rsidP="00297974">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA6B21">
-[...8 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>labuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA6B21">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>izvērtējums</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA6B21">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FA6B21">
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>tiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>veikts,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA6B21">
-[...8 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>balstoties uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00297974" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA6B21">
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="009C734E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">četriem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sabiedriskā labuma mērķiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F623D6" w14:textId="61940928" w:rsidR="00913AA5" w:rsidRPr="00D42FD5" w:rsidRDefault="00913AA5" w:rsidP="008B172A">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="683BEBB7" w14:textId="77777777" w:rsidR="00DD4C9C" w:rsidRPr="00C961FA" w:rsidRDefault="00DD4C9C" w:rsidP="00297974">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE69791" w14:textId="0A5DBFE3" w:rsidR="006C54EC" w:rsidRPr="00D42FD5" w:rsidRDefault="000B2D55" w:rsidP="008B172A">
-[...387 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="25A42A42" w14:textId="782010D0" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="00DD4C9C" w:rsidP="00DD4C9C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="706"/>
           <w:tab w:val="left" w:pos="707"/>
         </w:tabs>
         <w:spacing w:before="1"/>
-        <w:ind w:left="851" w:right="86"/>
-[...22397 lines deleted...]
-        <w:spacing w:before="39"/>
         <w:ind w:right="86"/>
-        <w:jc w:val="both"/>
-[...6216 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="450DC849" wp14:editId="1F6583DC">
-[...2 lines deleted...]
-            <wp:docPr id="823502145" name="Picture 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68892D07" wp14:editId="6F588051">
+            <wp:extent cx="3492500" cy="2806700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1352944050" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="823502145" name="Picture 3"/>
+                    <pic:cNvPr id="1352944050" name="Picture 1352944050"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5905500" cy="4242435"/>
+                      <a:ext cx="3492500" cy="2806700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln w="12700">
-[...3 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070AF80B" w14:textId="77777777" w:rsidR="00A90DD5" w:rsidRDefault="00A90DD5" w:rsidP="006C3B82">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="26D6A0D6" w14:textId="77777777" w:rsidR="00DD4C9C" w:rsidRPr="00C961FA" w:rsidRDefault="00DD4C9C" w:rsidP="00DD4C9C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="706"/>
+          <w:tab w:val="left" w:pos="707"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="490" w:right="86"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54823B38" w14:textId="5AD70C98" w:rsidR="00BB4164" w:rsidRPr="00BC775B" w:rsidRDefault="00BB4164" w:rsidP="006C3B82">
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00BC775B">
+    <w:p w14:paraId="2C5D5B93" w14:textId="77777777" w:rsidR="00DD4C9C" w:rsidRPr="00C961FA" w:rsidRDefault="00DD4C9C" w:rsidP="00DD4C9C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="706"/>
+          <w:tab w:val="left" w:pos="707"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="490" w:right="86"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A20DEC" w14:textId="0EF5D78D" w:rsidR="00CB0432" w:rsidRPr="00C961FA" w:rsidRDefault="00CB0432" w:rsidP="00CC4D49">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="006C3B82">
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc239064174"/>
+      <w:r w:rsidRPr="00C961FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...88 lines deleted...]
-      </w:r>
+        <w:t>Sasniedzamība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="2326A505" w14:textId="77777777" w:rsidR="00BB4164" w:rsidRPr="00BC775B" w:rsidRDefault="00BB4164" w:rsidP="006C3B82">
-      <w:pPr>
+    <w:p w14:paraId="3B6E85C7" w14:textId="661CD2BB" w:rsidR="00CB0432" w:rsidRPr="00C961FA" w:rsidRDefault="00CB0432" w:rsidP="00CB0432">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9190"/>
+        </w:tabs>
+        <w:spacing w:before="57"/>
+        <w:ind w:right="106"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...139 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:t>Misija:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC775B">
+      <w:r w:rsidR="00F83A66" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veidot saturu ar sabiedrisko labumu, kuru patērē plašs iedzīvotāju loks, </w:t>
+      </w:r>
+      <w:r w:rsidR="00802C59" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>nodrošinot visaptverošas sabiedriskās domas veidošanās priekšnosacījumus</w:t>
+      </w:r>
+      <w:r w:rsidR="003811C9" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00802C59" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>uzrunājot Latvijas sabiedrību gan valstī, gan ārpus tās robežām</w:t>
+      </w:r>
+      <w:r w:rsidR="003811C9" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0EE7EE" w14:textId="77777777" w:rsidR="00CB0432" w:rsidRPr="00C961FA" w:rsidRDefault="00CB0432" w:rsidP="00CB0432">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E4579F" w14:textId="5371C15A" w:rsidR="00CB0432" w:rsidRPr="00C961FA" w:rsidRDefault="00CB0432" w:rsidP="00CB0432">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9190"/>
+        </w:tabs>
+        <w:spacing w:before="87"/>
+        <w:ind w:right="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:t>Mērķis:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B025782" w14:textId="7FDE9CB5" w:rsidR="00CB0432" w:rsidRPr="00C961FA" w:rsidRDefault="00C301D6" w:rsidP="00BE5907">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9190"/>
+        </w:tabs>
+        <w:spacing w:before="57"/>
+        <w:ind w:right="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodrošināt </w:t>
+      </w:r>
+      <w:r w:rsidR="00A540A1" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">augstu sabiedriskā medija patēriņu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A540A1" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>tiklab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A540A1" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sabiedriskā medija veidotajās platformās, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5907" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>kā arī trešo pušu uzturētajās platformās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D87BCCE" w14:textId="77777777" w:rsidR="00CB0432" w:rsidRPr="00C961FA" w:rsidRDefault="00CB0432" w:rsidP="00520DD8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...5285 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="780A58E7" w14:textId="14F49EAB" w:rsidR="00FD6699" w:rsidRPr="00094999" w:rsidRDefault="001F5E4E" w:rsidP="00BF5615">
+    <w:p w14:paraId="075E6CE0" w14:textId="5F35561C" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="00CB0432" w:rsidP="00CC4D49">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc239064175"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Demokrātijas un sabiedrības līdzdalības stiprināšana</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="4C83912F" w14:textId="03CECACF" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="009439CA" w:rsidP="41D4C557">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9190"/>
+        </w:tabs>
+        <w:spacing w:before="57"/>
+        <w:ind w:right="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Misija:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sabiedrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="007655B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medij</w:t>
+      </w:r>
+      <w:r w:rsidR="007655B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6965" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>veicina sabiedrības saliedētīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00653B2E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00943DA2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un noturību</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3657" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2DE2" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">caur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE2DE2" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>cieņpilnām</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE2DE2" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diskusijām un viedokļu plurālismu, kas stiprina </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70846" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noturību, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3592F" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>iedzīvotāju piederību</w:t>
+      </w:r>
+      <w:r w:rsidR="00846EAC" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Latvijai kā demokrātiskai nacionālai valstij</w:t>
+      </w:r>
+      <w:r w:rsidR="000736C9" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>, līdzdalību, empātiju un solidaritāti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E65A0AC" w14:textId="77777777" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="009439CA" w:rsidP="009439CA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD1D634" w14:textId="256B44E3" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="009439CA" w:rsidP="41D4C557">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9190"/>
+        </w:tabs>
+        <w:spacing w:before="87"/>
+        <w:ind w:right="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:t>Mērķis:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00130E0B" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Veidot izpratni par sabiedrībai nozīmīgiem lēmumiem, sekmēt pierādījumos balstītu lēmumu pieņemšanu, informēt sabiedrību par sociālpolitiskajām aktualitātēm, veicin</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5274">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00130E0B" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0ADC" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pilsonisko </w:t>
+      </w:r>
+      <w:r w:rsidR="00130E0B" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbildīgumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C976DF" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7954" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stiprinot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00130E0B" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>medijpratību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00130E0B" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C135C23" w14:textId="77777777" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="009439CA" w:rsidP="009439CA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38AD853A" w14:textId="4B5F8472" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="00CB4767" w:rsidP="00CC4D49">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc239063452"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc239063453"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc239064182"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc239064183"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Redakcionālā neatkarība un atbildība sabiedrības priekšā</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="73DCC3A1" w14:textId="288BE213" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="009439CA" w:rsidP="00520DD8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9190"/>
+        </w:tabs>
+        <w:spacing w:before="56"/>
+        <w:ind w:right="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:t>Misija:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sabiedrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="007655B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>medij</w:t>
+      </w:r>
+      <w:r w:rsidR="007655B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B369B5" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>ir brīv</w:t>
+      </w:r>
+      <w:r w:rsidR="007655B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B369B5" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no politiskas, ekonomiskas, atsevišķu interešu grupu un citādas iejaukšanās to darbībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E33" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>pārstāvot visas sabiedrības intereses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7749F537" w14:textId="77777777" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="009439CA" w:rsidP="009439CA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B513763" w14:textId="33D8B482" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="009439CA" w:rsidP="00520DD8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9190"/>
+        </w:tabs>
+        <w:spacing w:before="87"/>
+        <w:ind w:right="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:t>Mērķis</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4397" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E33" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Nodrošināt sabiedrību ar vispusīgu un uzticamu informāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="0066734D" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>, regulāri un sistemātiski</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5992" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skaidrot savus redakcionālos lēmumus sabiedrībai</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0ADC" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C976DF" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>stiprin</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0ADC" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidR="00C976DF" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sabiedrības izpratni par mediju lomu demokrātiskā valstī</w:t>
+      </w:r>
+      <w:r w:rsidR="00174C2A" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C6CD46" w14:textId="77777777" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="009439CA" w:rsidP="009439CA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F936E37" w14:textId="778C8A94" w:rsidR="00FA2A9C" w:rsidRPr="00C961FA" w:rsidRDefault="00FA2A9C" w:rsidP="00CC4D49">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc239063458"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc239063460"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc239063462"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc239064191"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc239064192"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Satura kvalitāte un daudzveidība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="65F818C2" w14:textId="0D2CAB3D" w:rsidR="00FA2A9C" w:rsidRPr="00C961FA" w:rsidRDefault="00FA2A9C" w:rsidP="41D4C557">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9190"/>
+        </w:tabs>
+        <w:spacing w:before="56"/>
+        <w:ind w:right="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:t>Misija:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0C14" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskais medijs </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4288E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veido saturu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4288E" w:rsidRPr="00C4288E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>atbilstoši augstām ētikas un kvalitātes prasībām, nodrošinot žurnālistikas izcilību un ievērojot visaugstākos starptautiskos profesijas un kvalitātes standartus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DAC714" w14:textId="77777777" w:rsidR="00FA2A9C" w:rsidRPr="00C961FA" w:rsidRDefault="00FA2A9C" w:rsidP="00FA2A9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59144D17" w14:textId="32839667" w:rsidR="00FA2A9C" w:rsidRPr="00C961FA" w:rsidRDefault="00FA2A9C" w:rsidP="00FA2A9C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9190"/>
+        </w:tabs>
+        <w:spacing w:before="87"/>
+        <w:ind w:right="106"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:t>Mērķis:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nodrošināt </w:t>
+      </w:r>
+      <w:r w:rsidR="00395E6A" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>kvalitatīvu saturu plašai un daudzveidīgai auditorijai, neatkarīgi no vecuma, pieredzes vai dzīvesvietas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A446BFC" w14:textId="15CF44E8" w:rsidR="009439CA" w:rsidRPr="00C961FA" w:rsidRDefault="009439CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561DB1F9" w14:textId="679A7EAD" w:rsidR="00913AA5" w:rsidRPr="00C961FA" w:rsidRDefault="00913AA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc239064193"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ikgadējais sabiedriskā labuma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>izvērtējums</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="185BC51F" w14:textId="0BACB0E3" w:rsidR="00E62831" w:rsidRPr="00C961FA" w:rsidRDefault="58AFAFD8" w:rsidP="12C38A3E">
+      <w:pPr>
+        <w:spacing w:before="244"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik </w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gadu </w:t>
+      </w:r>
+      <w:r w:rsidR="232EA64C" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Padome</w:t>
+      </w:r>
+      <w:r w:rsidR="03B7399E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veic Latvijas iedzīvotāju socioloģisko aptauju</w:t>
+      </w:r>
+      <w:r w:rsidR="16BCED46" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>, kuras mērķis ir iegūt sabiedrības vērtējumu par sabiedrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7C7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="16BCED46" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medij</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7C7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="16BCED46" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="326C7ECC" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">radīto sabiedrisko labumu.  </w:t>
+      </w:r>
+      <w:r w:rsidR="16BCED46" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Socioloģiskās aptaujas ietvaros tiek novērtēt</w:t>
+      </w:r>
+      <w:r w:rsidR="7C7A546C" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="739E8B78" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7C7A546C" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">četri sabiedriskā labuma </w:t>
+      </w:r>
+      <w:r w:rsidR="739E8B78" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rādītāji </w:t>
+      </w:r>
+      <w:r w:rsidR="16BCED46" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>atbilstoši zemāk aprakstītajām pazīmēm un mērvienībām.</w:t>
+      </w:r>
+      <w:r w:rsidR="205CEE89" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A059879" w14:textId="77777777" w:rsidR="00E62831" w:rsidRPr="00C961FA" w:rsidRDefault="00E62831" w:rsidP="00E62831">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598C4277" w14:textId="2B08D243" w:rsidR="00CB6417" w:rsidRPr="00C961FA" w:rsidRDefault="00325593" w:rsidP="005113C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_bookmark2"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc239064194"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sasniedzamība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="51B06C9F" w14:textId="77777777" w:rsidR="005113C7" w:rsidRPr="00C961FA" w:rsidRDefault="005113C7" w:rsidP="005113C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A695148" w14:textId="3276480C" w:rsidR="00CA2A03" w:rsidRPr="00C961FA" w:rsidRDefault="00CA2A03" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc239064195"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sabiedriskā medija kopējā sasniedzamība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="6080B699" w14:textId="7B0A9C79" w:rsidR="00150C93" w:rsidRPr="00C961FA" w:rsidRDefault="00150C93" w:rsidP="00E3369C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Šo sabiedriskā labuma rādītāju un progresu tā izpildē vērtē kumulatīvi pēc šādām pazīmēm:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E22284" w14:textId="6121CE02" w:rsidR="00150C93" w:rsidRPr="00C961FA" w:rsidRDefault="00150C93" w:rsidP="00150C93">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sabiedriskā medija lineārā satura (tai skaitā atliktā skatīšanās (arhīvā) un internetā) lietojuma regularitāte;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F52FE6B" w14:textId="4FA0BC27" w:rsidR="00150C93" w:rsidRPr="00C961FA" w:rsidRDefault="00150C93" w:rsidP="00150C93">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sabiedriskā medija lietotņu satura izmantošana;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF707E3" w14:textId="2E8ABEA3" w:rsidR="00150C93" w:rsidRPr="00C961FA" w:rsidRDefault="00150C93" w:rsidP="00150C93">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sabiedriskā medija sociālo mediju un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>raidierakstu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5ED7" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>patēriņš</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72364" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E2AC68" w14:textId="17F3040C" w:rsidR="004206D3" w:rsidRPr="00C961FA" w:rsidRDefault="00F72364" w:rsidP="00150C93">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004206D3" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itas platformas, kurā sabiedriskais medijs izplata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>programmas vai pakalpojumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F4D218" w14:textId="77777777" w:rsidR="00150C93" w:rsidRPr="00C961FA" w:rsidRDefault="00150C93" w:rsidP="00150C93">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="265" w:lineRule="exact"/>
+        <w:ind w:left="1580" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA7DED4" w14:textId="26FF8BF6" w:rsidR="00F26FE5" w:rsidRPr="00C961FA" w:rsidRDefault="005F10A1" w:rsidP="00FE501E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc239064196"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sabiedriskā medij</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94EA2" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94EA2" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00150C93" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>patēr</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94EA2" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ēšanas iemesli</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="00150C93" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0100C6" w14:textId="22CD52C7" w:rsidR="00150C93" w:rsidRPr="00C961FA" w:rsidRDefault="00F26FE5" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00150C93" w:rsidRPr="007E4EB0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zdod tikai tiem respondentiem, kuri </w:t>
+      </w:r>
+      <w:r w:rsidR="00794AF2" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00150C93" w:rsidRPr="007E4EB0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>patērē sabiedrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3CF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00150C93" w:rsidRPr="007E4EB0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medij</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3CF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>u kādā noteiktā platformā/kanālā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00794AF2" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">biežāk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>nekā reizi pusgadā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762EFC14" w14:textId="77777777" w:rsidR="00150C93" w:rsidRPr="00C961FA" w:rsidRDefault="00150C93" w:rsidP="00A45733">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13311BB6" w14:textId="39ED7070" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="00150C93" w:rsidP="00325593">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc239064197"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Demokrātijas un sabiedrības līdzdalības stiprināšana</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="031EAFD8" w14:textId="54F6EC3F" w:rsidR="00E62831" w:rsidRPr="00C961FA" w:rsidRDefault="00E62831">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD200F5" w14:textId="4FB36DAA" w:rsidR="00E62831" w:rsidRPr="00C961FA" w:rsidRDefault="00E62831" w:rsidP="006642B4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskā labuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0BB0" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rādītājs </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13697" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0BB0" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Demokrātijas un sabiedrības līdzdalības stiprināšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13697" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>” ikgadējā iedzīvotāju aptaujā tiek novērtēta pēc šād</w:t>
+      </w:r>
+      <w:r w:rsidR="004352C4" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13697" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004352C4" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>aspektiem un jautājumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13697" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D384EE" w14:textId="77777777" w:rsidR="00E55B92" w:rsidRPr="00C961FA" w:rsidRDefault="00E55B92" w:rsidP="006642B4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1563FBAB" w14:textId="5DCC47D7" w:rsidR="004352C4" w:rsidRPr="00C961FA" w:rsidRDefault="00FE1302" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc239064198"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Viedokļu daudzveidība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="2632BFDC" w14:textId="272829F4" w:rsidR="00D13697" w:rsidRPr="00C961FA" w:rsidRDefault="00FE1302" w:rsidP="00BB1EE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedrisk</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1EE0" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>medij</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1EE0" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ataino</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>dažādus</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>viedokļus,</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>arī</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>tos,</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>kuri</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>atšķiras</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>mana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8A0262" w14:textId="229DB1C8" w:rsidR="00BB1EE0" w:rsidRPr="00C961FA" w:rsidRDefault="00BB1EE0" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskais medijs </w:t>
+      </w:r>
+      <w:r w:rsidR="009723E3" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>saturā iekļauj viedokļus, kas ataino arī manus uzskatus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179977C0" w14:textId="77777777" w:rsidR="00D13697" w:rsidRPr="00C961FA" w:rsidRDefault="00D13697" w:rsidP="00FF0CA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4699442F" w14:textId="47BFAF40" w:rsidR="00BA2F36" w:rsidRPr="00C961FA" w:rsidRDefault="00BA2F36" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc239064199"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Empātija un solidaritāte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="747EF641" w14:textId="1910F9AA" w:rsidR="007B4495" w:rsidRPr="00C961FA" w:rsidRDefault="007B4495" w:rsidP="007B4495">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs ļauj man uzzināt par līdzcilvēkiem, to veiksmēm un neveiksmēm. pieredzi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75436" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5617C2F9" w14:textId="32583259" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="007B4495" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs mudina mani iesaistīties sabiedriskās aktivitātēs, palīdzēt un sadarboties ar citiem, sniegt atbalstu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75436" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689FAA10" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="006C54EC" w:rsidP="00FF0CA2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="12"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA18EF6" w14:textId="2F2D2F3F" w:rsidR="006642B4" w:rsidRPr="00C961FA" w:rsidRDefault="00D270A7" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc239064200"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Piederība un līdzdalība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="785B1496" w14:textId="063ED3A7" w:rsidR="00D270A7" w:rsidRPr="00C961FA" w:rsidRDefault="00B75436" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskais medijs stiprina </w:t>
+      </w:r>
+      <w:r w:rsidR="00D270A7" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>manu piederības sajūtu Latvijai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5931A777" w14:textId="195860DC" w:rsidR="00D270A7" w:rsidRPr="00C961FA" w:rsidRDefault="00B75436" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskais medijs nodrošina </w:t>
+      </w:r>
+      <w:r w:rsidR="00D270A7" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>pietiekamu un padziļinātu informāciju, lai nepieciešamības gadījumā es varētu izvērtēt, kādus politiskos lēmumus es atbalstu vai neatbalstu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F26C80" w14:textId="06892A00" w:rsidR="00D270A7" w:rsidRPr="00C961FA" w:rsidRDefault="00B75436" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs z</w:t>
+      </w:r>
+      <w:r w:rsidR="00D270A7" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>iņu un aktuālās informācijas raidījumos stiprina manu vēlmi nebūt vienaldzīgam un interesēties par Latvijā notiekošo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123EF0B3" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="006C54EC" w:rsidP="00FF0CA2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31419BCA" w14:textId="1D5C30FB" w:rsidR="006642B4" w:rsidRPr="00C961FA" w:rsidRDefault="00BC30E1" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc239064201"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Noturība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="68E9A901" w14:textId="0570687C" w:rsidR="00BC30E1" w:rsidRPr="00C961FA" w:rsidRDefault="00BC30E1" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs motivē kritiski domāt un spriest par man apkārt notiekošo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67056DBE" w14:textId="718FB23C" w:rsidR="00BC30E1" w:rsidRPr="00C961FA" w:rsidRDefault="00BC30E1" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs man palīdz atpazīt viltus ziņas un dezinformāciju</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564FFED1" w14:textId="7BD274EF" w:rsidR="00BC30E1" w:rsidRPr="00C961FA" w:rsidRDefault="007F7872" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salīdzinājums par atšķirībām dienaskārtībā </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1DD8" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">starp tiem, kuri patērē sabiedrisko mediju vismaz reizi nedēļā un tiem, kuri patērē to retāk: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC30E1" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Kuri jautājumi vai problēmas Jūsuprāt šobrīd ir visaktuālākās Latvijā? Lūdzu atzīmējiet ne vairāk kā trīs problēmas, kuras uzskatāt par prioritāri risināmām!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3438FF29" w14:textId="170F3B12" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="006C54EC" w:rsidP="00FF0CA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:ind w:right="-56" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0E95D7" w14:textId="77777777" w:rsidR="00CC68DE" w:rsidRPr="00C961FA" w:rsidRDefault="00CC68DE" w:rsidP="00D13697">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4219B6" w14:textId="11A00EB9" w:rsidR="00CC68DE" w:rsidRPr="00C961FA" w:rsidRDefault="007E5056" w:rsidP="00325593">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc239064202"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Redakcionālā neatkarība un atbildība sabiedrības priekšā</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="7EAF7A0F" w14:textId="77777777" w:rsidR="00D13697" w:rsidRPr="00C961FA" w:rsidRDefault="00D13697" w:rsidP="00D13697">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2023E21C" w14:textId="4E3461CE" w:rsidR="00D13697" w:rsidRPr="00C961FA" w:rsidRDefault="00D13697" w:rsidP="006642B4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskā labuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0BB0" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rādītājs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0BB0" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Redakcionālā neatkarība un atbildība sabiedrības priekšā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” ikgadējā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>iedzīvotāju aptaujā tiek novērtēta pēc šād</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4765" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4765" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>aspektiem un jautājumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1269F799" w14:textId="77777777" w:rsidR="00E55B92" w:rsidRPr="00C961FA" w:rsidRDefault="00E55B92" w:rsidP="006642B4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2409B0E1" w14:textId="36ED7811" w:rsidR="0003636A" w:rsidRPr="00C961FA" w:rsidRDefault="001D4765" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc239064203"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uzticēšanās</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="735A35FA" w14:textId="73C8FA8E" w:rsidR="003952E2" w:rsidRPr="00C961FA" w:rsidRDefault="003952E2" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cik lielā mērā Jūs uzticaties </w:t>
+      </w:r>
+      <w:r w:rsidR="005A5B7E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sabiedriskajam medijam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kopumā?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D5A01E" w14:textId="370618F4" w:rsidR="003952E2" w:rsidRPr="00C961FA" w:rsidRDefault="003952E2" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cik lielā mērā Jūs uzticaties </w:t>
+      </w:r>
+      <w:r w:rsidR="005A5B7E" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sabiedriskā medija </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>piedāvātajām ziņām?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6C991C" w14:textId="77777777" w:rsidR="003952E2" w:rsidRPr="00C961FA" w:rsidRDefault="003952E2" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja Latvijā notiktu kāda ārkārtas situācija (piemēram, trauksmes sirēnas, milzīgi vētras postījumi, sprādziena vilnis), kur jūs mēģinātu noskaidrot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>drošticamu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informāciju, kas notiek un kā rīkoties? Lūdzu atzīmējiet trīs svarīgākos informācijas avotus!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9FFE34" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="006C54EC" w:rsidP="00E33201">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D62B1E5" w14:textId="4C6DFA7C" w:rsidR="0003636A" w:rsidRPr="00C961FA" w:rsidRDefault="006D200E" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc239064204"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sabiedrības interešu pārstāvība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="6B1D299F" w14:textId="77777777" w:rsidR="006D200E" w:rsidRPr="00C961FA" w:rsidRDefault="006D200E" w:rsidP="006D200E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>LSM ziņu un aktuālās informācijas raidījumos pārstāv visas sabiedrības intereses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D2B238" w14:textId="77777777" w:rsidR="006D200E" w:rsidRPr="00C961FA" w:rsidRDefault="006D200E" w:rsidP="006D200E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>LSM ir svarīga loma Latvijas valsts un sabiedrības attīstībā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAAF953" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="006C54EC" w:rsidP="00E33201">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4F19A1" w14:textId="5AB6C2D9" w:rsidR="0003636A" w:rsidRPr="00C961FA" w:rsidRDefault="00A20740" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc239064205"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atbildība sabiedrības priekšā</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="1533A3FB" w14:textId="36B112D9" w:rsidR="00A20740" w:rsidRPr="00C961FA" w:rsidRDefault="00A20740" w:rsidP="00A20740">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Gadījumā, ja man ir kādi ierosinājumi, komentāri vai pretenzijas par sabiedriskā medija veidoto saturu, es zinu, kur vērsties, vai esmu pārliecināta, ka kontaktinformāciju bez grūtībām varēšu atrast</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72998F3F" w14:textId="5F190484" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="00A20740" w:rsidP="00A20740">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Esmu pārliecināta, ka sabiedriskais medijs kļūdas vai neprecizitātes labo nekavējoties, ja tādas ir atklātas vai kāds par to ir ziņojis redakcijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08194632" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRPr="00C961FA" w:rsidRDefault="006C54EC" w:rsidP="00E33201">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A37C6B" w14:textId="13249B68" w:rsidR="00CC68DE" w:rsidRPr="00C961FA" w:rsidRDefault="00500F8A" w:rsidP="00325593">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_bookmark4"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc239064206"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Satura kvalitāte un daudzveidība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="62500241" w14:textId="1564B666" w:rsidR="006642B4" w:rsidRPr="00C961FA" w:rsidRDefault="006642B4" w:rsidP="00CC68DE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195D4917" w14:textId="10A579EC" w:rsidR="006642B4" w:rsidRPr="00C961FA" w:rsidRDefault="006642B4" w:rsidP="006642B4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskā labuma </w:t>
+      </w:r>
+      <w:r w:rsidR="008157DC" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rādītājs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="008157DC" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Satura kvalitāte un daudzveidība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>” ikgadējā iedzīvotāju aptaujā tiek novērtēta pēc šād</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3DC6" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3DC6" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aspektiem un jautājumiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>pazīmēm:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AE58F4" w14:textId="77777777" w:rsidR="005C0762" w:rsidRPr="00C961FA" w:rsidRDefault="005C0762" w:rsidP="006642B4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250E1DFF" w14:textId="2C4F0FF8" w:rsidR="00662C2C" w:rsidRPr="00C961FA" w:rsidRDefault="00662C2C" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc239064207"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vispārējs vērtējums par satura kvalitāti</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="5422B545" w14:textId="08E8AEA1" w:rsidR="00D747DB" w:rsidRPr="00C961FA" w:rsidRDefault="00D747DB" w:rsidP="00D747DB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs piedāvā kvalitatīvu saturu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43926D88" w14:textId="77777777" w:rsidR="00D747DB" w:rsidRPr="00C961FA" w:rsidRDefault="00D747DB" w:rsidP="00D747DB">
+      <w:pPr>
+        <w:ind w:left="500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D608AD" w14:textId="77777777" w:rsidR="00FE501E" w:rsidRPr="00C961FA" w:rsidRDefault="00DB774E" w:rsidP="00FE501E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc239064208"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Satura kvalitātes novērtējums dažādos žanros</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="26E8DA9B" w14:textId="1F30F91A" w:rsidR="00350922" w:rsidRPr="00C961FA" w:rsidRDefault="00FC0928" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="0079629C" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>abiedriskais medijs sniedz jaunas un noderīgas zināšanas par</w:t>
+      </w:r>
+      <w:r w:rsidR="007655B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C97AD29" w14:textId="3316288B" w:rsidR="00DB774E" w:rsidRPr="00C961FA" w:rsidRDefault="00146056" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>politiskajiem notikumiem Latvijā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2641F5DB" w14:textId="0500D5F0" w:rsidR="00146056" w:rsidRPr="00C961FA" w:rsidRDefault="00146056" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>reģionālajiem notikumiem un novadu aktualitātēm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A083B4D" w14:textId="7DE192D9" w:rsidR="00146056" w:rsidRPr="00C961FA" w:rsidRDefault="00146056" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>starptautiskajiem notikumiem un aktualitātēm ārvalstīs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A335FC0" w14:textId="768CA8F2" w:rsidR="00146056" w:rsidRPr="00C961FA" w:rsidRDefault="00002F8C" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sabiedrībā notiekošajām pārmaiņām un procesiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162B3F5D" w14:textId="0289B6E7" w:rsidR="00002F8C" w:rsidRPr="00C961FA" w:rsidRDefault="00002F8C" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sabiedrībā notiekošajām diskusijām un viedokļiem par aktuālajām tēmām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0253BA" w14:textId="0B666644" w:rsidR="00002F8C" w:rsidRPr="00C961FA" w:rsidRDefault="00002F8C" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>uzņēmējdarbību, ekonomiku un biznesu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F83DFD9" w14:textId="1D99EE72" w:rsidR="00002F8C" w:rsidRPr="00C961FA" w:rsidRDefault="00002F8C" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>kultūru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B0E186" w14:textId="37CEBE02" w:rsidR="00002F8C" w:rsidRPr="00C961FA" w:rsidRDefault="00002F8C" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaļaspriekiem, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>dzīvesstilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un veselību, kā arī sniedz praktiskus padomus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AB532E" w14:textId="59E2D4ED" w:rsidR="00002F8C" w:rsidRPr="00C961FA" w:rsidRDefault="00AB170C" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sportu un fiziskajām aktivitātēm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D5C027" w14:textId="3E3A2D70" w:rsidR="00AB170C" w:rsidRPr="00C961FA" w:rsidRDefault="00AB170C" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>dabu, vidi un klimata jautājumiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352819A6" w14:textId="057C2D2C" w:rsidR="00AB170C" w:rsidRPr="00C961FA" w:rsidRDefault="00AB170C" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>zinātni un vēsturi, zinātnes atklājumiem un jaunākajām tehnoloģijām</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227C80D1" w14:textId="77777777" w:rsidR="00DB774E" w:rsidRPr="00C961FA" w:rsidRDefault="00DB774E" w:rsidP="00DB774E">
+      <w:pPr>
+        <w:ind w:left="500"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D54BD3" w14:textId="2BA0630A" w:rsidR="00ED2220" w:rsidRPr="00C961FA" w:rsidRDefault="0029353B" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc239064209"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Satura nodrošināšana ģimenēm un bērniem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="668EC850" w14:textId="2CF980BC" w:rsidR="0029353B" w:rsidRPr="00C961FA" w:rsidRDefault="00DD6983" w:rsidP="57E531C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs nodrošina izglītojošu un noderīgu saturu bērniem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F29DD95" w14:textId="77777777" w:rsidR="00DD6983" w:rsidRPr="00C961FA" w:rsidRDefault="00DD6983" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058D7002" w14:textId="3742FFD8" w:rsidR="00307DD5" w:rsidRPr="00C961FA" w:rsidRDefault="000B2D55" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc239064210"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iedzīvotāju vērtējums par </w:t>
+      </w:r>
+      <w:r w:rsidR="006642B4" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kultūras notikumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ataino</w:t>
+      </w:r>
+      <w:r w:rsidR="006642B4" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jumu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="249C7CE9" w14:textId="205DC249" w:rsidR="00AC7EF6" w:rsidRPr="00C961FA" w:rsidRDefault="004A612D" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ataino man svarīgos kultūras notikumus</w:t>
+      </w:r>
+      <w:r w:rsidR="00307DD5" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5AA7C8" w14:textId="1E833CFD" w:rsidR="00B407E0" w:rsidRPr="00C961FA" w:rsidRDefault="00D927C3" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzlabo manas zināšanas par nacionālo kultūru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un vietējām tradīcijām</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0AF9" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5FEBBA" w14:textId="4A5A60D5" w:rsidR="00AD1925" w:rsidRPr="00C961FA" w:rsidRDefault="00454703" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sabiedriskais medijs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B407E0" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzlabo manas zināšanas par </w:t>
+      </w:r>
+      <w:r w:rsidR="00A976C6" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>pasaulē</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E0A" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notiekošajiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1925" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>kultūras procesiem</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2E0A" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un notikumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2D55" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3DAA1F" w14:textId="77777777" w:rsidR="00006EF6" w:rsidRPr="00C961FA" w:rsidRDefault="00006EF6" w:rsidP="00006EF6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7847BA32" w14:textId="5E1C230C" w:rsidR="00B055CF" w:rsidRPr="00C961FA" w:rsidRDefault="00B055CF" w:rsidP="007E4EB0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc239064211"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Iedzīvotāju vērtējums par sporta notikumu atainojumu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="247F735E" w14:textId="1D8C2840" w:rsidR="00B055CF" w:rsidRPr="00C961FA" w:rsidRDefault="00B055CF" w:rsidP="57E531C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskais medijs ataino man svarīgos </w:t>
+      </w:r>
+      <w:r w:rsidR="005164C3" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sporta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>notikumus</w:t>
+      </w:r>
+      <w:r w:rsidR="005164C3" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar Latvijas sportistu piedalīšanos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8080EB" w14:textId="6AE00429" w:rsidR="005164C3" w:rsidRPr="00C961FA" w:rsidRDefault="005164C3" w:rsidP="57E531C9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sabiedriskais medijs </w:t>
+      </w:r>
+      <w:r w:rsidR="008030EE" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ataino man svarīgos ārzemju sporta notikumus, kuros nepiedalās Latvijas sportisti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291D9AC2" w14:textId="6439DE2D" w:rsidR="00510398" w:rsidRPr="00C961FA" w:rsidRDefault="00510398" w:rsidP="00B055CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="9356"/>
+        </w:tabs>
+        <w:ind w:right="-56"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sabiedriskais medijs uzlabo manas zināšanas par sporta nozarē notiekošajiem procesiem un notikumiem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C44D7FF" w14:textId="36F4D792" w:rsidR="00032325" w:rsidRPr="00C961FA" w:rsidRDefault="00032325" w:rsidP="00120E42">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc239063497"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc239063498"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc239063500"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc239063506"/>
+      <w:bookmarkStart w:id="38" w:name="_bookmark6"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc239063511"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc239063513"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc239063516"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc239063518"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc239063519"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc239063520"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc239063523"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc239063524"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc239063525"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc239063528"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc239063531"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc239063533"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc239063535"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc239063537"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc239063539"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc239063541"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc239063543"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc239063544"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc239063545"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc239063546"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc239063547"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc239063549"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc239063565"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc239063567"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc239063569"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc239063571"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc239063572"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc239063573"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc239063574"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc239063577"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc239063579"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc239063580"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc239063581"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc239063582"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc239063583"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc239063584"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc239063585"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc239063586"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc239063587"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc239063589"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc239063590"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc239063592"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc239063593"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc239063595"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc239063598"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc239063599"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc239063600"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc239063601"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc239063603"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc239063605"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc239063607"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc239063608"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc239063611"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc239063621"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="66440FCC" w14:textId="187B94BC" w:rsidR="00815DCA" w:rsidRPr="00C961FA" w:rsidRDefault="00815DCA" w:rsidP="00904B20">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_Toc239064218"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Datu ieguve</w:t>
+      </w:r>
+      <w:r w:rsidR="004A28C0" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1087B" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>un analīze</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="5B864C3C" w14:textId="244E3A6E" w:rsidR="003F2AB1" w:rsidRPr="00C961FA" w:rsidRDefault="003F2AB1" w:rsidP="004A28C0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FDC901" w14:textId="1D09E61B" w:rsidR="00E13931" w:rsidRPr="00C961FA" w:rsidRDefault="004F5584" w:rsidP="00900938">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Jautājumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmanto četru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Likerta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skalu, papildus iekļaujot atbilžu variantu “Grūti pateikt/Nav atbildes”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1087B" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E723D8" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aptaujas ietvaros tiek ievākti arī respondentu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E723D8" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>sociāldemogrāfiskie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E723D8" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dati, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83D27" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tai skaitā interese par dažādu mediju </w:t>
+      </w:r>
+      <w:r w:rsidR="00003E74" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un platformu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83D27" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>satur</w:t>
+      </w:r>
+      <w:r w:rsidR="00003E74" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83D27" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un patēriņa tendencēm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E723D8" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>lai iegūto</w:t>
+      </w:r>
+      <w:r w:rsidR="006E74EB" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E723D8" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datus</w:t>
+      </w:r>
+      <w:r w:rsidR="006E74EB" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc vajadzības</w:t>
+      </w:r>
+      <w:r w:rsidR="00E723D8" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> būtu iespējams uzrādīt ne tikai kā kopējo rādītāju par visiem respondentiem, bet arī detalizēti pa mērķa grupām.</w:t>
+      </w:r>
+      <w:r w:rsidR="00900938">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92623" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abiedriskā medija sniegums sabiedriskā labuma radīšanā tiek izvērtēts </w:t>
+      </w:r>
+      <w:r w:rsidR="006076DD" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gan no visu aptaujāto respondentu atbildēm, gan </w:t>
+      </w:r>
+      <w:r w:rsidR="00082ED9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nepieciešamības gadījumā </w:t>
+      </w:r>
+      <w:r w:rsidR="006076DD" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specifiski </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13931" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="006E74EB" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">satura lietotājiem sabiedriskā medija kanālos un sociālo mediju platformās, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0847" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kur </w:t>
+      </w:r>
+      <w:r w:rsidR="00350E4B" w:rsidRPr="00C961FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>par satura lietotājiem tiek definēti respondenti, kas sabiedrisko mediju patērē vismaz reizi pusgadā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69776442" w14:textId="77777777" w:rsidR="003F2AB1" w:rsidRPr="00C961FA" w:rsidRDefault="003F2AB1" w:rsidP="004A28C0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780A58E7" w14:textId="07689190" w:rsidR="00FD6699" w:rsidRPr="00C961FA" w:rsidRDefault="00FD6699" w:rsidP="00BF5615">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...60 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FD6699" w:rsidRPr="00094999">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00FD6699" w:rsidRPr="00C961FA" w:rsidSect="007655B9">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16850"/>
       <w:pgMar w:top="600" w:right="1300" w:bottom="1100" w:left="1300" w:header="0" w:footer="909" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="135DAB0E" w14:textId="77777777" w:rsidR="00361C24" w:rsidRDefault="00361C24">
+    <w:p w14:paraId="316F7123" w14:textId="77777777" w:rsidR="00D47720" w:rsidRDefault="00D47720">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11B48F13" w14:textId="77777777" w:rsidR="00361C24" w:rsidRDefault="00361C24">
+    <w:p w14:paraId="0209FA1D" w14:textId="77777777" w:rsidR="00D47720" w:rsidRDefault="00D47720">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A1F6DD1" w14:textId="3AD34F10" w:rsidR="006C54EC" w:rsidRDefault="00366E44">
     <w:pPr>
-      <w:pStyle w:val="Pamatteksts"/>
+      <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DC00BB1" wp14:editId="77FCDDBB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DC00BB1" wp14:editId="77FCDDBB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6489065</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9976485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="192405" cy="139700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="192405" cy="139700"/>
                       </a:xfrm>
@@ -39578,167 +8452,105 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0DC00BB1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:510.95pt;margin-top:785.55pt;width:15.15pt;height:11pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHwsra1QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJrjXiFF2LDgO6&#10;C9D1A2hZtoXZokYpsbOvHyXH6S5vxV4ESqIOzzmktpfT0IuDJm/QlnK9yqXQVmFtbFvKh2+3L95J&#10;4QPYGnq0upRH7eXl7vmz7egKvcEO+1qTYBDri9GVsgvBFVnmVacH8Ct02vJlgzRA4C21WU0wMvrQ&#10;Z5s8f5ONSLUjVNp7Pr2ZL+Uu4TeNVuFL03gdRF9K5hbSSmmt4prttlC0BK4z6kQDnsBiAGO56Bnq&#10;BgKIPZl/oAajCD02YaVwyLBpjNJJA6tZ53+pue/A6aSFzfHubJP/f7Dq8+HefSURpvc4cQOTCO/u&#10;UH33wuJ1B7bVV0Q4dhpqLryOlmWj88XpabTaFz6CVOMnrLnJsA+YgKaGhugK6xSMzg04nk3XUxAq&#10;lrzYvMpfS6H4av3y4m2empJBsTx25MMHjYOIQSmJe5rA4XDnQyQDxZISa1m8NX2f+trbPw44MZ4k&#10;8pHvzDxM1cTZUUSF9ZFlEM5jwmPNQYf0U4qRR6SU/sceSEvRf7RsRZynJaAlqJYArOKnpQxSzOF1&#10;mOdu78i0HSPPZlu8Yrsak6Q8sjjx5LYnhacRjXP1+z5lPX6k3S8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrK8My4gAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ2gFhLiVBWC&#10;ExIiDQeOTuwmVuN1iN02/D2bE9x2dkezb4rt7AZ2NlOwHiUkKwHMYOu1xU7CZ/169wgsRIVaDR6N&#10;hB8TYFteXxUq1/6ClTnvY8coBEOuJPQxjjnnoe2NU2HlR4N0O/jJqUhy6rie1IXC3cBTITbcKYv0&#10;oVejee5Ne9yfnITdF1Yv9vu9+agOla3rTODb5ijl7c28ewIWzRz/zLDgEzqUxNT4E+rABtIiTTLy&#10;0rR+SBJgi0es0xRYs+yy+wR4WfD/PcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEfC&#10;ytrVAQAAkAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGsrwzLiAAAADwEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:510.95pt;margin-top:785.55pt;width:15.15pt;height:11pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHwsra1QEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJrjXiFF2LDgO6&#10;C9D1A2hZtoXZokYpsbOvHyXH6S5vxV4ESqIOzzmktpfT0IuDJm/QlnK9yqXQVmFtbFvKh2+3L95J&#10;4QPYGnq0upRH7eXl7vmz7egKvcEO+1qTYBDri9GVsgvBFVnmVacH8Ct02vJlgzRA4C21WU0wMvrQ&#10;Z5s8f5ONSLUjVNp7Pr2ZL+Uu4TeNVuFL03gdRF9K5hbSSmmt4prttlC0BK4z6kQDnsBiAGO56Bnq&#10;BgKIPZl/oAajCD02YaVwyLBpjNJJA6tZ53+pue/A6aSFzfHubJP/f7Dq8+HefSURpvc4cQOTCO/u&#10;UH33wuJ1B7bVV0Q4dhpqLryOlmWj88XpabTaFz6CVOMnrLnJsA+YgKaGhugK6xSMzg04nk3XUxAq&#10;lrzYvMpfS6H4av3y4m2empJBsTx25MMHjYOIQSmJe5rA4XDnQyQDxZISa1m8NX2f+trbPw44MZ4k&#10;8pHvzDxM1cTZUUSF9ZFlEM5jwmPNQYf0U4qRR6SU/sceSEvRf7RsRZynJaAlqJYArOKnpQxSzOF1&#10;mOdu78i0HSPPZlu8Yrsak6Q8sjjx5LYnhacRjXP1+z5lPX6k3S8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrK8My4gAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ2gFhLiVBWC&#10;ExIiDQeOTuwmVuN1iN02/D2bE9x2dkezb4rt7AZ2NlOwHiUkKwHMYOu1xU7CZ/169wgsRIVaDR6N&#10;hB8TYFteXxUq1/6ClTnvY8coBEOuJPQxjjnnoe2NU2HlR4N0O/jJqUhy6rie1IXC3cBTITbcKYv0&#10;oVejee5Ne9yfnITdF1Yv9vu9+agOla3rTODb5ijl7c28ewIWzRz/zLDgEzqUxNT4E+rABtIiTTLy&#10;0rR+SBJgi0es0xRYs+yy+wR4WfD/PcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEfC&#10;ytrVAQAAkAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGsrwzLiAAAADwEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="599D7272" w14:textId="77777777" w:rsidR="006C54EC" w:rsidRDefault="000B2D55">
                     <w:pPr>
                       <w:spacing w:line="203" w:lineRule="exact"/>
                       <w:ind w:left="60"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5746D709" w14:textId="77777777" w:rsidR="00361C24" w:rsidRDefault="00361C24">
+    <w:p w14:paraId="4A89549A" w14:textId="77777777" w:rsidR="00D47720" w:rsidRDefault="00D47720">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46C0BE5F" w14:textId="77777777" w:rsidR="00361C24" w:rsidRDefault="00361C24">
+    <w:p w14:paraId="5ED5D95E" w14:textId="77777777" w:rsidR="00D47720" w:rsidRDefault="00D47720">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...60 lines deleted...]
-        <w:t>1.janvāris – Jaungada diena; Lielā Piektdiena; Pirmās Lieldienas; Otrās Lieldienas; 1.maijs – Darba svētki, Latvijas Republikas Satversmes sapulces sasaukšanas diena; 4.maijs – Latvijas Republikas Neatkarības atjaunošanas diena; 23.jūnijs – Līgo diena; 24.jūnijs – Jāņu diena; 18.novembris – Latvijas Republikas proklamēšanas diena; 24.decembris – Ziemassvētku vakars; 25.decembris – Pirmie Ziemassvētki; 26.decembris – Otrie Ziemassvētki; 31.decembris – Vecgada diena.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00D942BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4732BD68"/>
     <w:lvl w:ilvl="0" w:tplc="B8145322">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -39821,50 +8633,172 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6767" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="154A20CA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="024A7C7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="28B288DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="35"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A86B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82C67166"/>
     <w:lvl w:ilvl="0" w:tplc="CBC84D08">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -39909,51 +8843,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5180" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5900" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6620" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="092C10C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CCEB948"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -39995,68 +8929,504 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D3970A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2384FF0E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="939" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E131FE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="617E72AA"/>
+    <w:lvl w:ilvl="0" w:tplc="3E3A8612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DD2C9F90" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F76EBED8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D5628F42" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6834320C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5210C0A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8B2823CE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DC2E8F7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="401CBB9E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F613D63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A01E38A8"/>
+    <w:lvl w:ilvl="0" w:tplc="3BB60FFA">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2138" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2858" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3578" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4298" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5018" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5738" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6458" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7178" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7898" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FBB1B79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADC4DC56"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1703" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3391" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5079" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5923" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6767" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13072841"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EBF6EC7A"/>
+    <w:tmpl w:val="F318AAE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="465" w:hanging="465"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="4"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -40108,51 +9478,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13251F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADC4E9C6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40221,51 +9591,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1488483C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15AF1B54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="161225B6"/>
     <w:lvl w:ilvl="0" w:tplc="1786DB8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6132498E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -40351,51 +9834,51 @@
     <w:lvl w:ilvl="7" w:tplc="E80E0DDC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6674" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="000C19FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7549" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="171C4C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6834EC12"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1631" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2351" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40464,51 +9947,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6671" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7391" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18482C9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="185E0D76"/>
     <w:lvl w:ilvl="0" w:tplc="E59E653E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="437" w:hanging="298"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ADD66790">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -40585,51 +10068,51 @@
     <w:lvl w:ilvl="7" w:tplc="76864E6A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AE2C55AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A171098"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -40671,51 +10154,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C24404E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE361C7A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DC8401B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48AEC9B8"/>
     <w:lvl w:ilvl="0" w:tplc="8D58D812">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="361" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A718B682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -40796,51 +10392,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFDA0122">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0DA193E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7369" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E82153B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -40882,51 +10478,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FAC4F8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -40968,51 +10564,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213D540A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59463868"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -41057,51 +10653,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22F71FFF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61242CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="625" w:hanging="485"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="485" w:hanging="485"/>
       </w:pPr>
       <w:rPr>
@@ -41184,51 +10780,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B02B67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -41270,51 +10866,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="266943F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03D07C1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="591" w:hanging="452"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="591" w:hanging="452"/>
       </w:pPr>
       <w:rPr>
@@ -41391,51 +10987,144 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C66753B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9BEE6B4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="497" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1579" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2299" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3019" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3739" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4459" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5179" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5899" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6619" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CC70302"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AC44C82"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1635" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2355" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41504,51 +11193,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7395" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E1523EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3932A2AC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41617,51 +11306,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30F9716C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="628CED76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -41738,51 +11427,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32F22AD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCAE39A6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3382352B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -41824,51 +11626,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39871CE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B503122"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1219" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1939" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -41910,51 +11712,174 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5539" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6259" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6979" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5831F2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D662EDC0"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="499" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="35"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="499" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="859" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="859" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1219" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1219" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1579" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1579" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1939" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EE505FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7183730"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42023,51 +11948,165 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="413E2492"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBF6EC7A"/>
+    <w:styleLink w:val="CurrentList2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="465" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42FB4FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A44ED99A"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42136,51 +12175,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A170E9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="113228A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="533" w:hanging="393"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="533" w:hanging="393"/>
       </w:pPr>
       <w:rPr>
@@ -42261,51 +12300,168 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6202" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7234" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB70729"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4732BD68"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1703" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2547" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3391" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5079" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5923" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6767" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B1E7900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F8A208"/>
     <w:lvl w:ilvl="0" w:tplc="A10CE130">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4596F788">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -42380,51 +12536,604 @@
     <w:lvl w:ilvl="7" w:tplc="00DA22EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6767" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2FF6578A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50731A7F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81B43568"/>
+    <w:lvl w:ilvl="0" w:tplc="215AD560">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="52F279A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C05AD042" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="021AE306" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F4BC75EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F4DC5838" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BFEC5A0C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E36E770E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E4484EFE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="507B55D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB0C19AE"/>
+    <w:lvl w:ilvl="0" w:tplc="AAB44332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="443C4794" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7BC816C2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="529A2F52" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C802A50C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6C00AFE4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5AD03C0E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="33E2C45C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="721AE842" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51434EFF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001F"/>
+    <w:numStyleLink w:val="CurrentList4"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51D22473"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3346800C"/>
+    <w:lvl w:ilvl="0" w:tplc="2A0EB6A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="860" w:hanging="360"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="521F27AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32D8EA2C"/>
+    <w:lvl w:ilvl="0" w:tplc="28FEF180">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="779040D2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="158019E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="31CA8040" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BC941F94" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B87879AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A222715E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="83DCF9F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="993AE6EC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52FC5E4D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F318AAE8"/>
+    <w:styleLink w:val="CurrentList3"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="465" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53C150BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -42466,51 +13175,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5408058E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A30A6BE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -42555,51 +13264,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54A62B0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -42641,51 +13350,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5583546F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F224E0E8"/>
+    <w:lvl w:ilvl="0" w:tplc="AB8EFCA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="97E6F7CA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="92A8BA4E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C2024F60" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A6BAACEC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="43E29252" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C5803F80" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="92DEE31A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FC22586E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5674586B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -42727,51 +13549,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57163EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="866C6938"/>
     <w:lvl w:ilvl="0" w:tplc="692076BC">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42840,51 +13662,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57883E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08E6B2E2"/>
     <w:lvl w:ilvl="0" w:tplc="D9F6521A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="358" w:hanging="219"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2A0EB6A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -42966,51 +13788,51 @@
     <w:lvl w:ilvl="7" w:tplc="7B9E006E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FCD64CB8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58D51F10"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -43052,51 +13874,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59950472"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="711EF29E"/>
+    <w:lvl w:ilvl="0" w:tplc="4A1A328E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EC6CA2DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2FB6C474" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2154D47C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1FF45B1A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7C183222" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AEE2AD24" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CAB29450" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="29200F5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A7E5A33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -43138,51 +14073,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B994A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19B6CD5A"/>
     <w:lvl w:ilvl="0" w:tplc="B0C04C96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:w w:val="100"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90A48E02">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1703" w:hanging="360"/>
       </w:pPr>
@@ -43254,51 +14189,51 @@
     <w:lvl w:ilvl="7" w:tplc="3FF87B06">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6767" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0AB62F5C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C945390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DD857CC"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -43367,51 +14302,144 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CF7473A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5AE435D0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="939" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2021" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2741" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3461" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4181" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4901" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5621" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6341" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7061" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3A4B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3214A354"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -43480,51 +14508,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="620D45E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B187046"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -43593,51 +14621,144 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62A47C5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5AE435D0"/>
+    <w:lvl w:ilvl="0" w:tplc="C7E40878">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="497" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1579" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2299" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3019" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3739" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4459" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5179" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5899" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6619" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="648E5C14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -43679,51 +14800,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66F21A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2B2D9DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -43768,69 +14889,189 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="685F62CA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001F"/>
+    <w:numStyleLink w:val="CurrentList4"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ED76C19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001F"/>
+    <w:styleLink w:val="CurrentList4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="746765DC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D662EDC0"/>
+    <w:tmpl w:val="28B288DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="499" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="35"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="7"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="499" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="859" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -43890,51 +15131,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1579" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1939" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D62D99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A781D66"/>
+    <w:lvl w:ilvl="0" w:tplc="3BB60FFA">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A154BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CCEB948"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -43976,51 +15330,257 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C1045BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="983A5030"/>
+    <w:lvl w:ilvl="0" w:tplc="9738CC2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="36DE3E14" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F06274CC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1BBA395C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EA8A6B36" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9380190A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FEA0C350" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="82707CCA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CB64496C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C245696"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5AE435D0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="939" w:hanging="219"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2021" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2741" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3461" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4181" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4901" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5621" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6341" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7061" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CDA015C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C72EEE14"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -44089,51 +15649,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E972813"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -44175,51 +15735,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ED75AE5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -44262,755 +15822,1135 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1108430039">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="59063323">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="875853542">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1681857746">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1440955304">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="771752955">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="298849841">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="978195067">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2101944754">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1190487950">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1747262412">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="943422999">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1044329751">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1968201201">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1207989291">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="820385933">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="474487778">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1758403386">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1916469695">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="619920309">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="859898685">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="584727762">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="814832941">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="211045071">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1186796948">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1704398819">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="701829848">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1659771492">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1216039667">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1347244032">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="553007443">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="142435969">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1439834657">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="107817842">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1680502009">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1247954173">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1732190297">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="649597933">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="759714431">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="523514925">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1569539743">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="137040109">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="2118676620">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="62992117">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="767114585">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1642033753">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="976569564">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="580792213">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2101944754">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="49" w16cid:durableId="1414625814">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1190487950">
+  <w:num w:numId="50" w16cid:durableId="1584560085">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="160704528">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="743532439">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1747262412">
+  <w:num w:numId="53" w16cid:durableId="1958873982">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1094981576">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="518931390">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1514295953">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1576428258">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1491407194">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="830218051">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1922328656">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="874971794">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1336765373">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="943422999">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="63" w16cid:durableId="1156609126">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1044329751">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="64" w16cid:durableId="21977900">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1968201201">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="65" w16cid:durableId="576941963">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1207989291">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="66" w16cid:durableId="1060441011">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="820385933">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="67" w16cid:durableId="2035691155">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="474487778">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="68" w16cid:durableId="1418210472">
+    <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1758403386">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="69" w16cid:durableId="1556625557">
+    <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1916469695">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="70" w16cid:durableId="1200817383">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="619920309">
-[...5 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="584727762">
+  <w:num w:numId="71" w16cid:durableId="1242063958">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="814832941">
-[...65 lines deleted...]
-  <w:numIdMacAtCleanup w:val="28"/>
+  <w:numIdMacAtCleanup w:val="71"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C54EC"/>
+    <w:rsid w:val="00002F8C"/>
+    <w:rsid w:val="00003E74"/>
     <w:rsid w:val="00004B73"/>
     <w:rsid w:val="00006EF6"/>
     <w:rsid w:val="0001078B"/>
     <w:rsid w:val="000123B3"/>
     <w:rsid w:val="00022864"/>
     <w:rsid w:val="00022FEF"/>
     <w:rsid w:val="00032325"/>
     <w:rsid w:val="0003636A"/>
     <w:rsid w:val="00041031"/>
     <w:rsid w:val="00042EF4"/>
+    <w:rsid w:val="000442DA"/>
+    <w:rsid w:val="00046139"/>
+    <w:rsid w:val="00046911"/>
     <w:rsid w:val="00070B6B"/>
+    <w:rsid w:val="0007302F"/>
+    <w:rsid w:val="000736C9"/>
+    <w:rsid w:val="0007419D"/>
+    <w:rsid w:val="00075116"/>
     <w:rsid w:val="00076945"/>
+    <w:rsid w:val="00082ED9"/>
     <w:rsid w:val="000838B5"/>
+    <w:rsid w:val="00084381"/>
     <w:rsid w:val="00085E8D"/>
     <w:rsid w:val="0008682F"/>
+    <w:rsid w:val="00087113"/>
     <w:rsid w:val="00091581"/>
     <w:rsid w:val="000924DD"/>
     <w:rsid w:val="0009482E"/>
     <w:rsid w:val="00094999"/>
+    <w:rsid w:val="00095E62"/>
     <w:rsid w:val="000A240A"/>
     <w:rsid w:val="000A63B6"/>
     <w:rsid w:val="000A68B5"/>
     <w:rsid w:val="000B2D55"/>
     <w:rsid w:val="000B32F2"/>
     <w:rsid w:val="000B78FB"/>
     <w:rsid w:val="000C26D5"/>
     <w:rsid w:val="000C3D0D"/>
     <w:rsid w:val="000C5883"/>
     <w:rsid w:val="000C6AA1"/>
     <w:rsid w:val="000D0D36"/>
+    <w:rsid w:val="000D5362"/>
+    <w:rsid w:val="000D5D7E"/>
     <w:rsid w:val="000E02A5"/>
     <w:rsid w:val="000E3404"/>
     <w:rsid w:val="000E5116"/>
+    <w:rsid w:val="000E7642"/>
+    <w:rsid w:val="000F2E14"/>
+    <w:rsid w:val="000F7C7F"/>
     <w:rsid w:val="001013D2"/>
     <w:rsid w:val="001022DE"/>
     <w:rsid w:val="001036E6"/>
     <w:rsid w:val="00106997"/>
+    <w:rsid w:val="00107DA5"/>
     <w:rsid w:val="0011494A"/>
+    <w:rsid w:val="00120E42"/>
+    <w:rsid w:val="00122269"/>
     <w:rsid w:val="00123A8A"/>
     <w:rsid w:val="00123D8B"/>
+    <w:rsid w:val="0012436D"/>
+    <w:rsid w:val="00130E0B"/>
+    <w:rsid w:val="00132A8B"/>
     <w:rsid w:val="001344C5"/>
     <w:rsid w:val="00135BD9"/>
     <w:rsid w:val="00136E94"/>
     <w:rsid w:val="0014066F"/>
+    <w:rsid w:val="00146056"/>
+    <w:rsid w:val="00150C93"/>
     <w:rsid w:val="0016346D"/>
     <w:rsid w:val="00164F32"/>
+    <w:rsid w:val="00170EFA"/>
     <w:rsid w:val="00174830"/>
+    <w:rsid w:val="00174C2A"/>
     <w:rsid w:val="001769A9"/>
     <w:rsid w:val="0018617F"/>
+    <w:rsid w:val="00190760"/>
     <w:rsid w:val="0019467D"/>
     <w:rsid w:val="0019790D"/>
     <w:rsid w:val="001A0318"/>
     <w:rsid w:val="001A7EA5"/>
+    <w:rsid w:val="001B5523"/>
     <w:rsid w:val="001C0863"/>
     <w:rsid w:val="001C099B"/>
     <w:rsid w:val="001D01DC"/>
+    <w:rsid w:val="001D0AF7"/>
     <w:rsid w:val="001D186C"/>
+    <w:rsid w:val="001D4765"/>
+    <w:rsid w:val="001F0557"/>
     <w:rsid w:val="001F0AF9"/>
     <w:rsid w:val="001F0CC2"/>
     <w:rsid w:val="001F115E"/>
+    <w:rsid w:val="001F1DD8"/>
     <w:rsid w:val="001F5E4E"/>
     <w:rsid w:val="00205D11"/>
     <w:rsid w:val="00211CCE"/>
     <w:rsid w:val="002148E5"/>
     <w:rsid w:val="0021631E"/>
     <w:rsid w:val="00217F33"/>
     <w:rsid w:val="00224FD8"/>
     <w:rsid w:val="00225F9A"/>
     <w:rsid w:val="00241B41"/>
     <w:rsid w:val="002448A4"/>
     <w:rsid w:val="00246B28"/>
     <w:rsid w:val="00251DCD"/>
     <w:rsid w:val="00252921"/>
+    <w:rsid w:val="00255A9D"/>
     <w:rsid w:val="0026193F"/>
     <w:rsid w:val="00263F34"/>
     <w:rsid w:val="00264747"/>
     <w:rsid w:val="00267928"/>
+    <w:rsid w:val="00272D6C"/>
+    <w:rsid w:val="00273B32"/>
     <w:rsid w:val="00275714"/>
     <w:rsid w:val="002865CE"/>
+    <w:rsid w:val="00293243"/>
+    <w:rsid w:val="0029353B"/>
     <w:rsid w:val="00295EC6"/>
+    <w:rsid w:val="00297974"/>
     <w:rsid w:val="002A3EAA"/>
     <w:rsid w:val="002A5529"/>
     <w:rsid w:val="002A5C04"/>
     <w:rsid w:val="002A645A"/>
+    <w:rsid w:val="002B7DE1"/>
+    <w:rsid w:val="002C103C"/>
     <w:rsid w:val="002C3C66"/>
     <w:rsid w:val="002C5071"/>
     <w:rsid w:val="002C5AD2"/>
     <w:rsid w:val="002C670F"/>
     <w:rsid w:val="002C6CB6"/>
     <w:rsid w:val="002D0A62"/>
+    <w:rsid w:val="002D0EB5"/>
     <w:rsid w:val="002D10BE"/>
     <w:rsid w:val="002E06D2"/>
     <w:rsid w:val="002E1224"/>
     <w:rsid w:val="002E675A"/>
     <w:rsid w:val="002F680C"/>
+    <w:rsid w:val="002F6EA8"/>
     <w:rsid w:val="002F777B"/>
     <w:rsid w:val="00301DFB"/>
     <w:rsid w:val="00306730"/>
     <w:rsid w:val="003070CF"/>
     <w:rsid w:val="00307DD5"/>
     <w:rsid w:val="00311B26"/>
     <w:rsid w:val="00312DC3"/>
     <w:rsid w:val="00314706"/>
     <w:rsid w:val="0031527F"/>
     <w:rsid w:val="00316D18"/>
     <w:rsid w:val="0032008A"/>
+    <w:rsid w:val="00325593"/>
     <w:rsid w:val="0032644F"/>
     <w:rsid w:val="00326880"/>
     <w:rsid w:val="00326E0A"/>
+    <w:rsid w:val="0032716B"/>
+    <w:rsid w:val="00330A53"/>
     <w:rsid w:val="0034427A"/>
     <w:rsid w:val="003454ED"/>
+    <w:rsid w:val="00350922"/>
     <w:rsid w:val="00350C37"/>
+    <w:rsid w:val="00350E4B"/>
     <w:rsid w:val="00351A32"/>
     <w:rsid w:val="00352330"/>
+    <w:rsid w:val="003538DE"/>
     <w:rsid w:val="0035696E"/>
+    <w:rsid w:val="003615B6"/>
     <w:rsid w:val="00361C24"/>
     <w:rsid w:val="00364A49"/>
     <w:rsid w:val="00366E44"/>
+    <w:rsid w:val="003738E4"/>
+    <w:rsid w:val="003811C9"/>
     <w:rsid w:val="00384B14"/>
     <w:rsid w:val="00385BEB"/>
     <w:rsid w:val="00385DE3"/>
     <w:rsid w:val="00392A85"/>
     <w:rsid w:val="00392C47"/>
+    <w:rsid w:val="003952E2"/>
+    <w:rsid w:val="00395E6A"/>
     <w:rsid w:val="003A2B26"/>
     <w:rsid w:val="003A70E6"/>
     <w:rsid w:val="003A7196"/>
+    <w:rsid w:val="003B03F1"/>
     <w:rsid w:val="003B06F1"/>
     <w:rsid w:val="003B16A7"/>
+    <w:rsid w:val="003B6ABC"/>
     <w:rsid w:val="003C4952"/>
     <w:rsid w:val="003C5909"/>
     <w:rsid w:val="003D0961"/>
     <w:rsid w:val="003D29C0"/>
     <w:rsid w:val="003E2847"/>
+    <w:rsid w:val="003E3FAB"/>
     <w:rsid w:val="003E4193"/>
+    <w:rsid w:val="003F27EB"/>
     <w:rsid w:val="003F2AB1"/>
     <w:rsid w:val="003F2E7C"/>
     <w:rsid w:val="003F4BC7"/>
+    <w:rsid w:val="003F5D02"/>
     <w:rsid w:val="003F5F20"/>
     <w:rsid w:val="004014BE"/>
     <w:rsid w:val="00402DDF"/>
+    <w:rsid w:val="00404AFF"/>
     <w:rsid w:val="00410C8E"/>
     <w:rsid w:val="0041398E"/>
     <w:rsid w:val="004169CB"/>
+    <w:rsid w:val="004206D3"/>
     <w:rsid w:val="0042153B"/>
     <w:rsid w:val="00431878"/>
+    <w:rsid w:val="00432477"/>
+    <w:rsid w:val="004352C4"/>
+    <w:rsid w:val="00435C32"/>
+    <w:rsid w:val="004409AD"/>
     <w:rsid w:val="004461C5"/>
     <w:rsid w:val="00447EA4"/>
+    <w:rsid w:val="00454703"/>
     <w:rsid w:val="00455AC7"/>
     <w:rsid w:val="00456124"/>
+    <w:rsid w:val="00457ECE"/>
     <w:rsid w:val="00460A26"/>
     <w:rsid w:val="00461217"/>
     <w:rsid w:val="00462103"/>
     <w:rsid w:val="00482243"/>
+    <w:rsid w:val="00483048"/>
     <w:rsid w:val="00484C1B"/>
     <w:rsid w:val="00486055"/>
+    <w:rsid w:val="00492BB3"/>
     <w:rsid w:val="00495417"/>
+    <w:rsid w:val="004961A2"/>
     <w:rsid w:val="004976EB"/>
+    <w:rsid w:val="004A1915"/>
     <w:rsid w:val="004A28C0"/>
+    <w:rsid w:val="004A3657"/>
     <w:rsid w:val="004A5D34"/>
+    <w:rsid w:val="004A5ED7"/>
+    <w:rsid w:val="004A612D"/>
     <w:rsid w:val="004C1D3B"/>
     <w:rsid w:val="004C5C3A"/>
+    <w:rsid w:val="004C7873"/>
     <w:rsid w:val="004D1AC0"/>
     <w:rsid w:val="004D52EC"/>
     <w:rsid w:val="004D5E55"/>
     <w:rsid w:val="004D7346"/>
     <w:rsid w:val="004D73B0"/>
+    <w:rsid w:val="004E1397"/>
     <w:rsid w:val="004E2E45"/>
     <w:rsid w:val="004E59DF"/>
+    <w:rsid w:val="004F5584"/>
+    <w:rsid w:val="00500F8A"/>
     <w:rsid w:val="0050216E"/>
     <w:rsid w:val="005029BF"/>
+    <w:rsid w:val="00510398"/>
+    <w:rsid w:val="005113C7"/>
     <w:rsid w:val="005136FC"/>
     <w:rsid w:val="005158C1"/>
+    <w:rsid w:val="005164C3"/>
     <w:rsid w:val="00520DD8"/>
     <w:rsid w:val="00525129"/>
+    <w:rsid w:val="005259E6"/>
+    <w:rsid w:val="00525B83"/>
     <w:rsid w:val="00535AE2"/>
     <w:rsid w:val="005404AF"/>
     <w:rsid w:val="00540E0B"/>
     <w:rsid w:val="005418A6"/>
     <w:rsid w:val="005519E4"/>
     <w:rsid w:val="00554D01"/>
     <w:rsid w:val="00560F7A"/>
     <w:rsid w:val="005614F6"/>
     <w:rsid w:val="005637F2"/>
     <w:rsid w:val="0056499C"/>
     <w:rsid w:val="005668E1"/>
     <w:rsid w:val="00577D43"/>
+    <w:rsid w:val="00583CC7"/>
     <w:rsid w:val="00591C91"/>
+    <w:rsid w:val="005A5B7E"/>
     <w:rsid w:val="005A62FE"/>
     <w:rsid w:val="005B268F"/>
     <w:rsid w:val="005B27E0"/>
+    <w:rsid w:val="005B284F"/>
     <w:rsid w:val="005B5A5E"/>
+    <w:rsid w:val="005C0762"/>
+    <w:rsid w:val="005C34E0"/>
     <w:rsid w:val="005C4B38"/>
     <w:rsid w:val="005C79B1"/>
     <w:rsid w:val="005D03B3"/>
     <w:rsid w:val="005D0AC2"/>
     <w:rsid w:val="005D11F6"/>
     <w:rsid w:val="005D337A"/>
     <w:rsid w:val="005D691E"/>
     <w:rsid w:val="005D7F9C"/>
+    <w:rsid w:val="005E53B1"/>
     <w:rsid w:val="005E75A7"/>
+    <w:rsid w:val="005F10A1"/>
     <w:rsid w:val="005F1E53"/>
     <w:rsid w:val="005F2374"/>
     <w:rsid w:val="005F32A6"/>
     <w:rsid w:val="005F41B0"/>
     <w:rsid w:val="00600884"/>
+    <w:rsid w:val="006012A4"/>
+    <w:rsid w:val="00602AF5"/>
+    <w:rsid w:val="0060361C"/>
     <w:rsid w:val="0060545F"/>
+    <w:rsid w:val="006076DD"/>
+    <w:rsid w:val="006109CC"/>
+    <w:rsid w:val="006127DB"/>
     <w:rsid w:val="006170A5"/>
     <w:rsid w:val="00617F41"/>
     <w:rsid w:val="0062236D"/>
     <w:rsid w:val="00623D9A"/>
+    <w:rsid w:val="00624E7D"/>
+    <w:rsid w:val="00630B4D"/>
     <w:rsid w:val="00633C80"/>
     <w:rsid w:val="00634A12"/>
     <w:rsid w:val="00635064"/>
     <w:rsid w:val="00636A6F"/>
     <w:rsid w:val="0065233E"/>
     <w:rsid w:val="00653371"/>
     <w:rsid w:val="006536FE"/>
+    <w:rsid w:val="00653B2E"/>
+    <w:rsid w:val="00662C2C"/>
     <w:rsid w:val="006642B4"/>
+    <w:rsid w:val="0066734D"/>
     <w:rsid w:val="006673CD"/>
     <w:rsid w:val="00673AB5"/>
     <w:rsid w:val="00683BBA"/>
     <w:rsid w:val="00685C96"/>
     <w:rsid w:val="00685E77"/>
     <w:rsid w:val="00690B6B"/>
     <w:rsid w:val="00691F3E"/>
     <w:rsid w:val="006A0A34"/>
     <w:rsid w:val="006A0EFC"/>
     <w:rsid w:val="006A2E0A"/>
     <w:rsid w:val="006A5E70"/>
     <w:rsid w:val="006B3845"/>
     <w:rsid w:val="006B3905"/>
+    <w:rsid w:val="006B606F"/>
     <w:rsid w:val="006C21D7"/>
     <w:rsid w:val="006C3B82"/>
     <w:rsid w:val="006C40B7"/>
     <w:rsid w:val="006C44F9"/>
     <w:rsid w:val="006C54EC"/>
     <w:rsid w:val="006C7905"/>
     <w:rsid w:val="006C7EAC"/>
+    <w:rsid w:val="006D200E"/>
+    <w:rsid w:val="006D5BCB"/>
     <w:rsid w:val="006D6D9B"/>
     <w:rsid w:val="006D7204"/>
+    <w:rsid w:val="006D7EF0"/>
     <w:rsid w:val="006E13CE"/>
     <w:rsid w:val="006E74EB"/>
     <w:rsid w:val="006F281C"/>
+    <w:rsid w:val="006F2DE8"/>
     <w:rsid w:val="006F7E7D"/>
     <w:rsid w:val="00700E1E"/>
+    <w:rsid w:val="00702640"/>
     <w:rsid w:val="00706841"/>
+    <w:rsid w:val="00706D7E"/>
     <w:rsid w:val="0071007C"/>
     <w:rsid w:val="007145BC"/>
     <w:rsid w:val="00716B0A"/>
+    <w:rsid w:val="00721487"/>
     <w:rsid w:val="00721564"/>
     <w:rsid w:val="0072163A"/>
     <w:rsid w:val="007230C7"/>
+    <w:rsid w:val="00731545"/>
     <w:rsid w:val="00736B17"/>
     <w:rsid w:val="00742190"/>
     <w:rsid w:val="00743598"/>
     <w:rsid w:val="00756A4F"/>
     <w:rsid w:val="00757320"/>
+    <w:rsid w:val="00760EDA"/>
+    <w:rsid w:val="00763469"/>
+    <w:rsid w:val="00763B9C"/>
+    <w:rsid w:val="007655B9"/>
+    <w:rsid w:val="00767213"/>
+    <w:rsid w:val="00780648"/>
     <w:rsid w:val="00785655"/>
     <w:rsid w:val="00785D91"/>
+    <w:rsid w:val="00794AF2"/>
     <w:rsid w:val="00794BF5"/>
+    <w:rsid w:val="0079629C"/>
     <w:rsid w:val="007A24CB"/>
     <w:rsid w:val="007A4DC5"/>
     <w:rsid w:val="007A500A"/>
+    <w:rsid w:val="007B4495"/>
+    <w:rsid w:val="007B5DE8"/>
+    <w:rsid w:val="007B793C"/>
     <w:rsid w:val="007C06BF"/>
     <w:rsid w:val="007C40DE"/>
+    <w:rsid w:val="007C4F6C"/>
+    <w:rsid w:val="007C5992"/>
     <w:rsid w:val="007C5BCB"/>
     <w:rsid w:val="007C5DDE"/>
     <w:rsid w:val="007C6DCF"/>
+    <w:rsid w:val="007C6FD8"/>
+    <w:rsid w:val="007E4EB0"/>
+    <w:rsid w:val="007E5056"/>
     <w:rsid w:val="007F5F22"/>
     <w:rsid w:val="007F7648"/>
+    <w:rsid w:val="007F7872"/>
+    <w:rsid w:val="00802C59"/>
     <w:rsid w:val="00802EF6"/>
+    <w:rsid w:val="008030EE"/>
+    <w:rsid w:val="008157DC"/>
     <w:rsid w:val="008159CF"/>
     <w:rsid w:val="008159DB"/>
     <w:rsid w:val="00815DCA"/>
     <w:rsid w:val="0082114E"/>
     <w:rsid w:val="00822B1E"/>
+    <w:rsid w:val="00826F68"/>
     <w:rsid w:val="00831B0E"/>
+    <w:rsid w:val="00835653"/>
+    <w:rsid w:val="00844556"/>
+    <w:rsid w:val="00844710"/>
+    <w:rsid w:val="00846EAC"/>
     <w:rsid w:val="00866DDE"/>
     <w:rsid w:val="0087346D"/>
+    <w:rsid w:val="00874430"/>
+    <w:rsid w:val="008814BF"/>
     <w:rsid w:val="00882074"/>
+    <w:rsid w:val="008852F0"/>
+    <w:rsid w:val="008A31B5"/>
     <w:rsid w:val="008A3B71"/>
     <w:rsid w:val="008A4073"/>
+    <w:rsid w:val="008A5D52"/>
+    <w:rsid w:val="008A6D63"/>
     <w:rsid w:val="008B172A"/>
     <w:rsid w:val="008B225E"/>
+    <w:rsid w:val="008B5274"/>
     <w:rsid w:val="008C1F72"/>
+    <w:rsid w:val="008D0ADC"/>
+    <w:rsid w:val="008D469C"/>
     <w:rsid w:val="008D4F7B"/>
     <w:rsid w:val="008D58C5"/>
     <w:rsid w:val="008D72FF"/>
     <w:rsid w:val="008D734F"/>
     <w:rsid w:val="008D7947"/>
+    <w:rsid w:val="008E0847"/>
+    <w:rsid w:val="008E52A7"/>
     <w:rsid w:val="008E604D"/>
     <w:rsid w:val="008E79E5"/>
+    <w:rsid w:val="00900938"/>
     <w:rsid w:val="00903AB4"/>
     <w:rsid w:val="009040F5"/>
+    <w:rsid w:val="0090485A"/>
+    <w:rsid w:val="00904B20"/>
     <w:rsid w:val="009079A9"/>
     <w:rsid w:val="009122AB"/>
     <w:rsid w:val="00913AA5"/>
     <w:rsid w:val="0091578C"/>
     <w:rsid w:val="00915B89"/>
+    <w:rsid w:val="0091668F"/>
     <w:rsid w:val="00920B96"/>
+    <w:rsid w:val="00920D27"/>
+    <w:rsid w:val="009247F4"/>
     <w:rsid w:val="009270A3"/>
     <w:rsid w:val="009316E0"/>
     <w:rsid w:val="00931C09"/>
     <w:rsid w:val="009363AC"/>
     <w:rsid w:val="00937713"/>
     <w:rsid w:val="009438CF"/>
     <w:rsid w:val="009439CA"/>
+    <w:rsid w:val="00943DA2"/>
     <w:rsid w:val="0094573B"/>
     <w:rsid w:val="00946C12"/>
+    <w:rsid w:val="009518C8"/>
+    <w:rsid w:val="00951A19"/>
     <w:rsid w:val="0095591A"/>
+    <w:rsid w:val="00955BDD"/>
     <w:rsid w:val="00956BD4"/>
     <w:rsid w:val="00964B77"/>
+    <w:rsid w:val="00966633"/>
     <w:rsid w:val="00972391"/>
+    <w:rsid w:val="009723E3"/>
+    <w:rsid w:val="0097262D"/>
     <w:rsid w:val="00976771"/>
     <w:rsid w:val="00977C31"/>
     <w:rsid w:val="009811DF"/>
     <w:rsid w:val="0099209C"/>
     <w:rsid w:val="00993A6B"/>
     <w:rsid w:val="00995592"/>
     <w:rsid w:val="009A1FCE"/>
     <w:rsid w:val="009A2F63"/>
     <w:rsid w:val="009B15C0"/>
+    <w:rsid w:val="009C67F7"/>
+    <w:rsid w:val="009C734E"/>
     <w:rsid w:val="009C7FB0"/>
+    <w:rsid w:val="009D1CBB"/>
+    <w:rsid w:val="009E6965"/>
     <w:rsid w:val="009E73AD"/>
     <w:rsid w:val="009F5BFF"/>
     <w:rsid w:val="009F7143"/>
     <w:rsid w:val="009F7718"/>
     <w:rsid w:val="00A12CCF"/>
     <w:rsid w:val="00A206B6"/>
+    <w:rsid w:val="00A20740"/>
     <w:rsid w:val="00A22120"/>
     <w:rsid w:val="00A26790"/>
+    <w:rsid w:val="00A31087"/>
     <w:rsid w:val="00A34456"/>
+    <w:rsid w:val="00A354A2"/>
     <w:rsid w:val="00A37907"/>
+    <w:rsid w:val="00A37ACA"/>
     <w:rsid w:val="00A37EB7"/>
+    <w:rsid w:val="00A45733"/>
     <w:rsid w:val="00A47842"/>
+    <w:rsid w:val="00A540A1"/>
     <w:rsid w:val="00A56964"/>
+    <w:rsid w:val="00A6565F"/>
     <w:rsid w:val="00A70812"/>
     <w:rsid w:val="00A76569"/>
     <w:rsid w:val="00A804A4"/>
     <w:rsid w:val="00A808C3"/>
     <w:rsid w:val="00A80E1A"/>
     <w:rsid w:val="00A84DA4"/>
     <w:rsid w:val="00A8540C"/>
     <w:rsid w:val="00A90DD5"/>
+    <w:rsid w:val="00A94EA2"/>
     <w:rsid w:val="00A95B25"/>
     <w:rsid w:val="00A95DFA"/>
     <w:rsid w:val="00A976C6"/>
     <w:rsid w:val="00AA45CA"/>
+    <w:rsid w:val="00AB170C"/>
     <w:rsid w:val="00AB35D5"/>
     <w:rsid w:val="00AB5709"/>
     <w:rsid w:val="00AC00F8"/>
+    <w:rsid w:val="00AC0BB0"/>
     <w:rsid w:val="00AC59D1"/>
     <w:rsid w:val="00AC7EF6"/>
     <w:rsid w:val="00AD1925"/>
     <w:rsid w:val="00AD2F6F"/>
     <w:rsid w:val="00AD2FB4"/>
     <w:rsid w:val="00AD3964"/>
     <w:rsid w:val="00AD5433"/>
+    <w:rsid w:val="00AD6AE0"/>
     <w:rsid w:val="00AE0004"/>
     <w:rsid w:val="00AF1C00"/>
+    <w:rsid w:val="00AF3ED3"/>
     <w:rsid w:val="00AF41F4"/>
     <w:rsid w:val="00AF7F8D"/>
     <w:rsid w:val="00B00C46"/>
     <w:rsid w:val="00B03895"/>
+    <w:rsid w:val="00B055CF"/>
     <w:rsid w:val="00B058E7"/>
     <w:rsid w:val="00B0656B"/>
     <w:rsid w:val="00B06713"/>
     <w:rsid w:val="00B07874"/>
     <w:rsid w:val="00B118C0"/>
+    <w:rsid w:val="00B12581"/>
     <w:rsid w:val="00B314BC"/>
     <w:rsid w:val="00B31A4D"/>
+    <w:rsid w:val="00B3592F"/>
     <w:rsid w:val="00B3672B"/>
+    <w:rsid w:val="00B369B5"/>
     <w:rsid w:val="00B407E0"/>
+    <w:rsid w:val="00B4514F"/>
     <w:rsid w:val="00B453E8"/>
     <w:rsid w:val="00B5012B"/>
+    <w:rsid w:val="00B62DED"/>
+    <w:rsid w:val="00B75436"/>
+    <w:rsid w:val="00B8278A"/>
     <w:rsid w:val="00B85915"/>
     <w:rsid w:val="00B87FBA"/>
     <w:rsid w:val="00B9028D"/>
     <w:rsid w:val="00B90D63"/>
+    <w:rsid w:val="00B95D03"/>
     <w:rsid w:val="00B9642E"/>
     <w:rsid w:val="00B9715C"/>
     <w:rsid w:val="00BA2A21"/>
+    <w:rsid w:val="00BA2F36"/>
     <w:rsid w:val="00BA78B1"/>
+    <w:rsid w:val="00BB1EE0"/>
+    <w:rsid w:val="00BB3B7B"/>
     <w:rsid w:val="00BB3C3A"/>
     <w:rsid w:val="00BB4164"/>
     <w:rsid w:val="00BC27AA"/>
+    <w:rsid w:val="00BC30E1"/>
+    <w:rsid w:val="00BD0C14"/>
+    <w:rsid w:val="00BD7954"/>
+    <w:rsid w:val="00BE47E7"/>
+    <w:rsid w:val="00BE5907"/>
+    <w:rsid w:val="00BF403D"/>
     <w:rsid w:val="00BF5615"/>
     <w:rsid w:val="00C05F68"/>
     <w:rsid w:val="00C0603E"/>
     <w:rsid w:val="00C06727"/>
+    <w:rsid w:val="00C111F2"/>
+    <w:rsid w:val="00C15766"/>
+    <w:rsid w:val="00C1665F"/>
+    <w:rsid w:val="00C17FE2"/>
     <w:rsid w:val="00C26629"/>
     <w:rsid w:val="00C26881"/>
+    <w:rsid w:val="00C301D6"/>
+    <w:rsid w:val="00C31A2A"/>
+    <w:rsid w:val="00C32E3C"/>
     <w:rsid w:val="00C4011F"/>
     <w:rsid w:val="00C413D6"/>
+    <w:rsid w:val="00C4288E"/>
+    <w:rsid w:val="00C46422"/>
     <w:rsid w:val="00C464D7"/>
     <w:rsid w:val="00C519ED"/>
     <w:rsid w:val="00C5208A"/>
+    <w:rsid w:val="00C61B63"/>
+    <w:rsid w:val="00C6240B"/>
+    <w:rsid w:val="00C65113"/>
+    <w:rsid w:val="00C67BA5"/>
     <w:rsid w:val="00C7359A"/>
     <w:rsid w:val="00C75988"/>
     <w:rsid w:val="00C900E9"/>
     <w:rsid w:val="00C91029"/>
+    <w:rsid w:val="00C961FA"/>
+    <w:rsid w:val="00C976DF"/>
     <w:rsid w:val="00CA015C"/>
     <w:rsid w:val="00CA0D24"/>
+    <w:rsid w:val="00CA2A03"/>
+    <w:rsid w:val="00CA3DC6"/>
     <w:rsid w:val="00CA5CA5"/>
     <w:rsid w:val="00CA6450"/>
+    <w:rsid w:val="00CB03E5"/>
+    <w:rsid w:val="00CB0432"/>
     <w:rsid w:val="00CB1BE1"/>
     <w:rsid w:val="00CB1C29"/>
     <w:rsid w:val="00CB1C2D"/>
+    <w:rsid w:val="00CB4767"/>
     <w:rsid w:val="00CB531B"/>
+    <w:rsid w:val="00CB6417"/>
     <w:rsid w:val="00CC231B"/>
+    <w:rsid w:val="00CC2F84"/>
+    <w:rsid w:val="00CC2FF8"/>
     <w:rsid w:val="00CC3195"/>
+    <w:rsid w:val="00CC4D49"/>
     <w:rsid w:val="00CC4E8E"/>
     <w:rsid w:val="00CC6391"/>
     <w:rsid w:val="00CC68DE"/>
     <w:rsid w:val="00CD0B1F"/>
+    <w:rsid w:val="00CD13E5"/>
     <w:rsid w:val="00CD3407"/>
     <w:rsid w:val="00CE1C1E"/>
     <w:rsid w:val="00CF0418"/>
     <w:rsid w:val="00CF0DD4"/>
     <w:rsid w:val="00CF5CF4"/>
     <w:rsid w:val="00D01DAF"/>
     <w:rsid w:val="00D0471E"/>
     <w:rsid w:val="00D04D5E"/>
     <w:rsid w:val="00D04F41"/>
     <w:rsid w:val="00D07D61"/>
     <w:rsid w:val="00D13697"/>
     <w:rsid w:val="00D14A2B"/>
     <w:rsid w:val="00D2044F"/>
+    <w:rsid w:val="00D270A7"/>
     <w:rsid w:val="00D32246"/>
+    <w:rsid w:val="00D32F54"/>
     <w:rsid w:val="00D351CD"/>
+    <w:rsid w:val="00D41CE0"/>
     <w:rsid w:val="00D42FD5"/>
     <w:rsid w:val="00D44A68"/>
+    <w:rsid w:val="00D47720"/>
     <w:rsid w:val="00D51016"/>
     <w:rsid w:val="00D52577"/>
+    <w:rsid w:val="00D54204"/>
+    <w:rsid w:val="00D615BF"/>
     <w:rsid w:val="00D618A1"/>
     <w:rsid w:val="00D63F87"/>
+    <w:rsid w:val="00D70846"/>
+    <w:rsid w:val="00D722BF"/>
     <w:rsid w:val="00D73124"/>
+    <w:rsid w:val="00D747DB"/>
     <w:rsid w:val="00D82E4E"/>
     <w:rsid w:val="00D86597"/>
+    <w:rsid w:val="00D874E7"/>
     <w:rsid w:val="00D90A5F"/>
+    <w:rsid w:val="00D927C3"/>
+    <w:rsid w:val="00D94F28"/>
     <w:rsid w:val="00D95B56"/>
+    <w:rsid w:val="00DA4003"/>
     <w:rsid w:val="00DB6A17"/>
+    <w:rsid w:val="00DB774E"/>
     <w:rsid w:val="00DC3FAD"/>
     <w:rsid w:val="00DC68B5"/>
     <w:rsid w:val="00DD0725"/>
     <w:rsid w:val="00DD2074"/>
     <w:rsid w:val="00DD3083"/>
+    <w:rsid w:val="00DD4C9C"/>
     <w:rsid w:val="00DD62AD"/>
     <w:rsid w:val="00DD679E"/>
+    <w:rsid w:val="00DD6983"/>
     <w:rsid w:val="00DE0122"/>
     <w:rsid w:val="00DE0B52"/>
+    <w:rsid w:val="00DE6D7F"/>
     <w:rsid w:val="00DF1BE1"/>
     <w:rsid w:val="00DF397B"/>
+    <w:rsid w:val="00DF3CF6"/>
     <w:rsid w:val="00DF6420"/>
     <w:rsid w:val="00E02E0F"/>
     <w:rsid w:val="00E0742D"/>
     <w:rsid w:val="00E112E6"/>
+    <w:rsid w:val="00E13931"/>
     <w:rsid w:val="00E15000"/>
     <w:rsid w:val="00E17C69"/>
     <w:rsid w:val="00E33201"/>
+    <w:rsid w:val="00E3369C"/>
+    <w:rsid w:val="00E41216"/>
+    <w:rsid w:val="00E43AB3"/>
+    <w:rsid w:val="00E511BD"/>
+    <w:rsid w:val="00E519CB"/>
+    <w:rsid w:val="00E547B9"/>
+    <w:rsid w:val="00E55B92"/>
+    <w:rsid w:val="00E56091"/>
     <w:rsid w:val="00E568C2"/>
     <w:rsid w:val="00E605A6"/>
     <w:rsid w:val="00E62831"/>
     <w:rsid w:val="00E6303D"/>
     <w:rsid w:val="00E723D8"/>
     <w:rsid w:val="00E80962"/>
+    <w:rsid w:val="00E87E33"/>
     <w:rsid w:val="00E90B65"/>
     <w:rsid w:val="00E919F5"/>
+    <w:rsid w:val="00E923B3"/>
     <w:rsid w:val="00E934E1"/>
+    <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00E9439A"/>
+    <w:rsid w:val="00E96369"/>
+    <w:rsid w:val="00EA04FC"/>
     <w:rsid w:val="00EA102E"/>
     <w:rsid w:val="00EB1559"/>
+    <w:rsid w:val="00EB6252"/>
     <w:rsid w:val="00EC0827"/>
+    <w:rsid w:val="00EC71CD"/>
+    <w:rsid w:val="00ED2220"/>
     <w:rsid w:val="00ED4C83"/>
     <w:rsid w:val="00EE5C78"/>
     <w:rsid w:val="00EF03F3"/>
     <w:rsid w:val="00EF08C8"/>
     <w:rsid w:val="00EF1A8D"/>
     <w:rsid w:val="00F02E1A"/>
     <w:rsid w:val="00F03688"/>
+    <w:rsid w:val="00F1087B"/>
+    <w:rsid w:val="00F1146D"/>
     <w:rsid w:val="00F13455"/>
     <w:rsid w:val="00F16337"/>
+    <w:rsid w:val="00F20696"/>
     <w:rsid w:val="00F21604"/>
+    <w:rsid w:val="00F22932"/>
     <w:rsid w:val="00F248E2"/>
     <w:rsid w:val="00F26DF3"/>
+    <w:rsid w:val="00F26FE5"/>
     <w:rsid w:val="00F27611"/>
     <w:rsid w:val="00F276EF"/>
     <w:rsid w:val="00F31AA4"/>
     <w:rsid w:val="00F3480C"/>
+    <w:rsid w:val="00F357D9"/>
     <w:rsid w:val="00F36826"/>
     <w:rsid w:val="00F37162"/>
     <w:rsid w:val="00F429C3"/>
     <w:rsid w:val="00F43A36"/>
+    <w:rsid w:val="00F504D8"/>
     <w:rsid w:val="00F6134B"/>
     <w:rsid w:val="00F6345A"/>
     <w:rsid w:val="00F66C5F"/>
+    <w:rsid w:val="00F72364"/>
     <w:rsid w:val="00F7719F"/>
+    <w:rsid w:val="00F77CC1"/>
     <w:rsid w:val="00F812FA"/>
+    <w:rsid w:val="00F83A66"/>
+    <w:rsid w:val="00F83D27"/>
+    <w:rsid w:val="00F86AF1"/>
+    <w:rsid w:val="00F92623"/>
     <w:rsid w:val="00F929BC"/>
     <w:rsid w:val="00F9384B"/>
     <w:rsid w:val="00F9475D"/>
+    <w:rsid w:val="00FA07EE"/>
+    <w:rsid w:val="00FA2A9C"/>
     <w:rsid w:val="00FA4224"/>
     <w:rsid w:val="00FA4397"/>
     <w:rsid w:val="00FA6B21"/>
     <w:rsid w:val="00FA7E06"/>
     <w:rsid w:val="00FB22F8"/>
     <w:rsid w:val="00FB33CF"/>
     <w:rsid w:val="00FC04AA"/>
+    <w:rsid w:val="00FC0928"/>
+    <w:rsid w:val="00FC1006"/>
     <w:rsid w:val="00FC56A1"/>
     <w:rsid w:val="00FC5EA7"/>
     <w:rsid w:val="00FD3AF4"/>
+    <w:rsid w:val="00FD47DA"/>
     <w:rsid w:val="00FD6699"/>
+    <w:rsid w:val="00FE1302"/>
     <w:rsid w:val="00FE20C4"/>
     <w:rsid w:val="00FE2203"/>
+    <w:rsid w:val="00FE2DE2"/>
+    <w:rsid w:val="00FE501E"/>
     <w:rsid w:val="00FE5B25"/>
     <w:rsid w:val="00FF0CA2"/>
+    <w:rsid w:val="00FF11FE"/>
+    <w:rsid w:val="00FF1B96"/>
     <w:rsid w:val="00FF3130"/>
+    <w:rsid w:val="03B7399E"/>
+    <w:rsid w:val="04A41700"/>
+    <w:rsid w:val="12C38A3E"/>
+    <w:rsid w:val="16BCED46"/>
+    <w:rsid w:val="1B7ECF79"/>
+    <w:rsid w:val="205CEE89"/>
+    <w:rsid w:val="232EA64C"/>
+    <w:rsid w:val="2B7D83C0"/>
+    <w:rsid w:val="326C7ECC"/>
+    <w:rsid w:val="34B19D78"/>
+    <w:rsid w:val="3C0762AB"/>
+    <w:rsid w:val="41D4C557"/>
+    <w:rsid w:val="4D7E85FC"/>
+    <w:rsid w:val="50CFDADE"/>
+    <w:rsid w:val="57E531C9"/>
+    <w:rsid w:val="58AFAFD8"/>
+    <w:rsid w:val="590EDB24"/>
+    <w:rsid w:val="6C54F3C2"/>
+    <w:rsid w:val="6FEB28D0"/>
+    <w:rsid w:val="739E8B78"/>
+    <w:rsid w:val="7AA5E71E"/>
+    <w:rsid w:val="7C7A546C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3838D082"/>
-  <w15:docId w15:val="{707D372B-FD63-442D-8AF3-1F54DDD7EFAD}"/>
+  <w15:docId w15:val="{B11230FB-78D6-40C1-B4FF-C9455D838F54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -45367,418 +17307,533 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00BC30E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="5"/>
       <w:ind w:left="454" w:hanging="315"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="44"/>
       <w:ind w:left="625" w:hanging="486"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="591" w:hanging="452"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="860"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamatteksts">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="PamattekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nosaukums">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="488" w:lineRule="exact"/>
       <w:ind w:left="857" w:right="856"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="860" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00351A32"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote,Fußnote"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="VrestekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00351A32"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
-[...3 lines deleted...]
-    <w:link w:val="Vresteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Footnote Char,Fußnote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00351A32"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote symbol,Footnote Reference Number"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00351A32"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB1BE1"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB1BE1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CB1BE1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB1BE1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB1BE1"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F66C5F"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B5A5E"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturardtjavirsraksts">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Virsraksts1"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005158C1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturs1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005158C1"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturs2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005158C1"/>
+    <w:rsid w:val="00835653"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="993"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9290"/>
+      </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="220"/>
+      <w:ind w:left="426"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturs3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005158C1"/>
+    <w:rsid w:val="00835653"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9290"/>
+      </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="440"/>
+      <w:ind w:left="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A12CCF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Pamatteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00BB4164"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E13931"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003B03F1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="63"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
+    <w:name w:val="Current List2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D5362"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="65"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList3">
+    <w:name w:val="Current List3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC4D49"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="67"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList4">
+    <w:name w:val="Current List4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC4D49"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="68"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F504D8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F504D8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F504D8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F504D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="453447926">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="31152000">
@@ -45878,51 +17933,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1933278055">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -46184,84 +18239,516 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{542EBCA4-960C-49AB-83C5-DB26904A8D34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>21572</Characters>
+  <Pages>7</Pages>
+  <Words>7777</Words>
+  <Characters>4433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>118</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>12186</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="150" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:i4>1114175</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>146</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064218</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114175</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064211</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114175</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064210</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064209</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064208</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064207</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064206</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064205</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064204</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064203</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064202</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064201</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048639</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064200</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638460</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064199</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638460</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064198</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638460</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064197</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638460</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064196</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638460</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064195</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638460</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064194</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638460</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064193</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1638460</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064192</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572924</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064183</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064175</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064174</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507388</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc239064173</vt:lpwstr>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...9 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RD</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-07-09T00:00:00Z</vt:filetime>
   </property>