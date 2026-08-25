--- v0 (2025-10-25)
+++ v1 (2026-08-25)
@@ -1,4771 +1,4947 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="50A4E40A" w14:textId="7129523C" w:rsidR="003777A5" w:rsidRPr="00B2435F" w:rsidRDefault="003777A5" w:rsidP="003777A5">
+    <w:p w14:paraId="50A4E40A" w14:textId="7129523C" w:rsidR="003777A5" w:rsidRPr="00AD4003" w:rsidRDefault="003777A5" w:rsidP="003777A5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B2435F">
+      <w:r w:rsidRPr="00AD4003">
         <w:t>APSTIPRINĀTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CD2D05" w14:textId="77777777" w:rsidR="003777A5" w:rsidRPr="00B2435F" w:rsidRDefault="003777A5" w:rsidP="003777A5">
+    <w:p w14:paraId="60CD2D05" w14:textId="77777777" w:rsidR="003777A5" w:rsidRPr="00AD4003" w:rsidRDefault="003777A5" w:rsidP="003777A5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B2435F">
+      <w:r w:rsidRPr="00AD4003">
         <w:t xml:space="preserve">ar Sabiedrisko elektronisko plašsaziņas līdzekļu padomes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06201A8A" w14:textId="10F45EE7" w:rsidR="003777A5" w:rsidRDefault="003777A5" w:rsidP="00421AA7">
+    <w:p w14:paraId="06201A8A" w14:textId="6EAE5528" w:rsidR="003777A5" w:rsidRPr="00153E35" w:rsidRDefault="003777A5" w:rsidP="00421AA7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B2435F">
-[...2 lines deleted...]
-      <w:r w:rsidR="006A72CC">
+      <w:r w:rsidRPr="00AD4003">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00682B8D" w:rsidRPr="00AD4003">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4003">
+        <w:t xml:space="preserve">. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="006A72CC" w:rsidRPr="00AD4003">
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2435F">
+      <w:r w:rsidRPr="00AD4003">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006A72CC">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B2435F">
+      <w:r w:rsidR="00682B8D" w:rsidRPr="00AD4003">
+        <w:t>augusta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4003">
         <w:t xml:space="preserve"> lēmumu Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="003F0A3D">
-[...3 lines deleted...]
-    <w:p w14:paraId="64F79596" w14:textId="77777777" w:rsidR="00421AA7" w:rsidRDefault="00421AA7" w:rsidP="00421AA7">
+      <w:r w:rsidR="00AD4003" w:rsidRPr="00AD4003">
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0A3D" w:rsidRPr="00AD4003">
+        <w:t>/1-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111FD6B1" w14:textId="77777777" w:rsidR="00682B8D" w:rsidRPr="00153E35" w:rsidRDefault="00682B8D" w:rsidP="00421AA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E76678C" w14:textId="6AF12973" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00421AA7">
+    <w:p w14:paraId="7755CCE9" w14:textId="206A4F8A" w:rsidR="009B5C32" w:rsidRDefault="00F50618" w:rsidP="00153E35">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Kārtība, kā</w:t>
       </w:r>
-      <w:r w:rsidR="005E01B7" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005E01B7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>dā</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Sabiedrisko elektronisko plašsaziņas līdzekļu padomes </w:t>
       </w:r>
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>valsts</w:t>
       </w:r>
-      <w:r w:rsidR="00421AA7">
+      <w:r w:rsidR="00421AA7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>amatpersonas paziņo par atrašanos interešu konflikta situācijā, kā</w:t>
       </w:r>
-      <w:r w:rsidR="00E87B43" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00E87B43" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>dā</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek izsniegtas amatu savienošanas atļaujas un kā</w:t>
       </w:r>
-      <w:r w:rsidR="00D97349" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00D97349" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>dā</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A3618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="003A3618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">amatpersonas un </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>darbinieki ziņo par iespējamiem pārkāpumiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6F3ECD" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
-[...7 lines deleted...]
-    <w:p w14:paraId="45ECBF94" w14:textId="70949E61" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="005E01B7">
+    <w:p w14:paraId="4CD9E64F" w14:textId="77777777" w:rsidR="00153E35" w:rsidRPr="00153E35" w:rsidRDefault="00153E35" w:rsidP="00153E35">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45ECBF94" w14:textId="31A2F829" w:rsidR="00F50618" w:rsidRPr="00682B8D" w:rsidRDefault="00F50618" w:rsidP="005E01B7">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Izdot</w:t>
       </w:r>
-      <w:r w:rsidR="005E01B7" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005E01B7" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>saskaņā ar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267E7A7E" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="267E7A7E" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00682B8D" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Valsts pārvaldes iekārtas likuma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2DF290" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="5D2DF290" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>72. panta pirmās daļas 1. punktu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127C8904" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="127C8904" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EA1166D" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="4EA1166D" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Vispārējie jautājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E62160" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="14E62160" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9B282E" w14:textId="27B803BF" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00E87B43" w:rsidP="00F50618">
+    <w:p w14:paraId="5B9B282E" w14:textId="27B803BF" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00E87B43" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Iekšējie noteikumi “</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kārtība, kādā </w:t>
       </w:r>
-      <w:r w:rsidR="005E01B7" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005E01B7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Sabiedrisko elektronisko pl</w:t>
       </w:r>
-      <w:r w:rsidR="00433E4E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00433E4E" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aš</w:t>
       </w:r>
-      <w:r w:rsidR="005E01B7" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005E01B7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">saziņas </w:t>
       </w:r>
-      <w:r w:rsidR="00433E4E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00433E4E" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>līd</w:t>
       </w:r>
-      <w:r w:rsidR="005E01B7" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005E01B7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>zekļu padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatpersonas paziņo par atrašanos interešu konflikta situācijā, kā</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dā</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek izsniegtas amatu savienošanas atļaujas</w:t>
       </w:r>
-      <w:r w:rsidR="00D97349" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00D97349" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>un kā</w:t>
       </w:r>
-      <w:r w:rsidR="00D97349" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00D97349" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dā amatpersonas</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D97349" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97349" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>darbinieki ziņo par iespējamiem pārkāpumiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00607A60" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00607A60" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
-      <w:r w:rsidR="00433E4E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00433E4E" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kārtība) </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nosaka kārtību, kādā</w:t>
       </w:r>
-      <w:r w:rsidR="00433E4E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00433E4E" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sabiedrisko elektronisko plašsaziņas līdzekļu padom</w:t>
       </w:r>
-      <w:r w:rsidR="00FF13D3" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FF13D3" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="00433E4E" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00433E4E" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(turpmāk – Pa</w:t>
       </w:r>
-      <w:r w:rsidR="003777A5" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="003777A5" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dome</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00FF13D3" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FF13D3" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A61516A" w14:textId="3F2B39F7" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00A74531" w:rsidP="00F50618">
+    <w:p w14:paraId="6A61516A" w14:textId="3F2B39F7" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00A74531" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00E87B43" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00E87B43" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatpersona likum</w:t>
       </w:r>
-      <w:r w:rsidR="00FF13D3" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FF13D3" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Par interešu konflikta novēršanu valsts amatpersonu darbībā” noteikta</w:t>
       </w:r>
-      <w:r w:rsidR="00E87B43" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00E87B43" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>jos gadījumos un</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtībā paziņo par savu atrašanos interešu konflikt</w:t>
       </w:r>
-      <w:r w:rsidR="008577DC" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="008577DC" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a situācijā</w:t>
       </w:r>
-      <w:r w:rsidR="00E87B43" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00E87B43" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, kā arī </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kārtību, kādā šīs amatpersonas funkciju izpilde tiek nodota citai </w:t>
       </w:r>
-      <w:r w:rsidR="006D7A3F" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="006D7A3F" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
-      <w:r w:rsidR="00E87B43" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00E87B43" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatpersonai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327D2E25" w14:textId="1F735993" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00A74531" w:rsidP="00F50618">
+    <w:p w14:paraId="327D2E25" w14:textId="1F735993" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00A74531" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">amatpersonai </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>likum</w:t>
       </w:r>
-      <w:r w:rsidR="008577DC" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="008577DC" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Par interešu konflikta novēršanu valsts amatpersonu darbībā” noteiktajos gadījumos tiek izsniegta amatu savienošanas atļauja un šīs atļaujas pārskatīšanas kārtību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076004BB" w14:textId="65ADF539" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="008577DC" w:rsidP="00F50618">
+    <w:p w14:paraId="076004BB" w14:textId="17CBAC8F" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="008577DC" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...17 lines deleted...]
-      <w:r w:rsidR="006D7A3F" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>amatpersonas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>darbinieki</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sabiedrisko elektronisko plašsaziņas līdzekļu ombuds</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0241" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (turpmāk – ombuds)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ziņo par iespējamiem pārkāpumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A3F" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk143529293"/>
-      <w:r w:rsidR="006D7A3F" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="006D7A3F" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tai skaitā iespējamām </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006D7A3F" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="006D7A3F" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>koruptīvām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006D7A3F" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="006D7A3F" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbībām</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="006D7A3F" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="006D7A3F" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208880ED" w14:textId="5A21E0E8" w:rsidR="007768E8" w:rsidRPr="000E29FE" w:rsidRDefault="00780ED5" w:rsidP="00522299">
+    <w:p w14:paraId="208880ED" w14:textId="6B153053" w:rsidR="007768E8" w:rsidRPr="00153E35" w:rsidRDefault="00780ED5" w:rsidP="00522299">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk143432352"/>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="007768E8" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Padomes valsts amatpersona</w:t>
+      </w:r>
+      <w:r w:rsidR="00141FB0" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>šīs Kartības izpratnē ir v</w:t>
+      </w:r>
+      <w:r w:rsidR="007768E8" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>alsts amatpersona, kurai valsts amatpersonas statuss ir noteikts saskaņā ar likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” 4.</w:t>
       </w:r>
-      <w:r w:rsidR="005E6720" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005E6720" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="007768E8" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="007768E8" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pant</w:t>
       </w:r>
-      <w:r w:rsidR="00BE79CF" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00BE79CF" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00C00B67">
+      <w:r w:rsidR="00C00B67" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pirmās daļas 13. punktu</w:t>
       </w:r>
-      <w:r w:rsidR="00C14B9A" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C14B9A" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703ADED4" w14:textId="63732C7A" w:rsidR="001A2CAF" w:rsidRPr="000E29FE" w:rsidRDefault="00721890" w:rsidP="00522299">
+    <w:p w14:paraId="703ADED4" w14:textId="63732C7A" w:rsidR="001A2CAF" w:rsidRPr="00153E35" w:rsidRDefault="00721890" w:rsidP="00522299">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Atbilstoši</w:t>
       </w:r>
-      <w:r w:rsidR="00B53AEF" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A74531" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00B53AEF" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74531" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>likum</w:t>
       </w:r>
-      <w:r w:rsidR="00B53AEF" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00B53AEF" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00A74531" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00A74531" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk143508560"/>
-      <w:r w:rsidR="00A74531" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00A74531" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Par interešu konflikta novēršanu valsts amatpersonu darbībā” </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00B53AEF" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00B53AEF" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">20. panta pirmajā daļā </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>noteiktajam</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00A74531" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00A74531" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00063374" w:rsidRPr="000E29FE">
-[...19 lines deleted...]
-      <w:r w:rsidR="00A74531" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00063374" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Padomes priekšsēdētajam, kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74531" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ubliskas personas</w:t>
       </w:r>
-      <w:r w:rsidR="00A74531" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00A74531" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> institūcijas vadītājam</w:t>
       </w:r>
-      <w:r w:rsidR="00063374" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00063374" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A74531" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00A74531" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir pienākums atbilstoši savai kompetencei </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nepieļaut, lai </w:t>
       </w:r>
-      <w:r w:rsidR="00063374" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00063374" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomē</w:t>
       </w:r>
-      <w:r w:rsidR="001A2CAF" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="001A2CAF" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> strādājošās valsts amatpersonas nonāktu interešu konflikta situācijā un šādā situācijā īstenotu valsts amatpersonas amata pilnvaras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5B9F51" w14:textId="366B8B5B" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00AD4ECA" w:rsidP="001A2CAF">
+    <w:p w14:paraId="2E5B9F51" w14:textId="7E8A9EC7" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00AD4ECA" w:rsidP="001A2CAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kārtība</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir saistoš</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vis</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pa</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>domes</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...6 lines deleted...]
-    <w:p w14:paraId="0BFBB6FA" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>amatpersonām</w:t>
+      </w:r>
+      <w:r w:rsidR="00141FB0" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbiniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00141FB0" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00141FB0" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ombudam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFBB6FA" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="502"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A75269" w14:textId="0A2FE384" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="52A75269" w14:textId="0A2FE384" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Kārtība, kādā </w:t>
       </w:r>
-      <w:r w:rsidR="00D447B2" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00D447B2" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>amatpersona</w:t>
       </w:r>
-      <w:r w:rsidR="00326431" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00326431" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> paziņo par savu atrašanos interešu konflikt</w:t>
       </w:r>
-      <w:r w:rsidR="00D447B2" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00D447B2" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">a situācijā </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidR="007375FB" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="007375FB" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>kā š</w:t>
       </w:r>
-      <w:r w:rsidR="00326431" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00326431" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> amatperson</w:t>
       </w:r>
-      <w:r w:rsidR="00326431" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00326431" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> funkciju izpilde tiek nodota citai </w:t>
       </w:r>
-      <w:r w:rsidR="00805669" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00805669" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>amatpersonai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78116BD2" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00421AA7" w:rsidRDefault="00F50618" w:rsidP="00421AA7">
+    <w:p w14:paraId="78116BD2" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00421AA7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E27C83D" w14:textId="33FBAC77" w:rsidR="008E2A39" w:rsidRPr="000E29FE" w:rsidRDefault="008E2A39" w:rsidP="007C5A8C">
+    <w:p w14:paraId="1E27C83D" w14:textId="33FBAC77" w:rsidR="008E2A39" w:rsidRPr="00153E35" w:rsidRDefault="008E2A39" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Valsts amatpersona atrodas interešu konflikta situācijā, ja pildot valsts amatpersonas amata pienākumus, pieņem lēmumus vai piedalās lēmuma pieņemšanā, vai veic citas ar valsts amatpersonas amatu saistītas darbības, kas ietekmē vai var ietekmēt šīs valsts amatpersonas, tās radinieku vai darījumu partneru personiskās vai mantiskās intereses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283CC043" w14:textId="6B1F5638" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00E27102" w:rsidP="007C5A8C">
+    <w:p w14:paraId="283CC043" w14:textId="6B1F5638" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00E27102" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00326431" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00326431" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatpersona likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” 21.</w:t>
       </w:r>
-      <w:r w:rsidR="000A2EB6" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="000A2EB6" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...12 lines deleted...]
-      <w:r w:rsidR="00FB67B1" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panta pirmajā un otrajā daļā noteiktajos gadījumos un kārtībā </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB67B1" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nekavējoties ziņo</w:t>
       </w:r>
-      <w:r w:rsidR="00326431" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00326431" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidR="00C25540" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C25540" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">savu </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atrašanos interešu konflikt</w:t>
       </w:r>
-      <w:r w:rsidR="00E168A4" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00E168A4" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a situācijā</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk144210502"/>
-      <w:r w:rsidR="00682600">
+      <w:r w:rsidR="00682600" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="0000378B" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0000378B" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="000E0578" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="000E0578" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> priekšsēdētājs ziņo Padomei, bet Padomes locek</w:t>
       </w:r>
-      <w:r w:rsidR="00682600">
+      <w:r w:rsidR="00682600" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lis</w:t>
       </w:r>
-      <w:r w:rsidR="000E0578" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="000E0578" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ziņo Padomes priekšsēdētājam.</w:t>
       </w:r>
-      <w:r w:rsidR="0000378B" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0000378B" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="3DA88AEE" w14:textId="60E350AA" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00E27102" w:rsidP="007C5A8C">
+    <w:p w14:paraId="3DA88AEE" w14:textId="60E350AA" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00E27102" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kārtības</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008E2A39" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2A39" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00326431" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00326431" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
-      <w:r w:rsidR="00326431" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00326431" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>minētais ziņojums</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...25 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00326431" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniedzams rakstveidā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>norādot</w:t>
       </w:r>
-      <w:r w:rsidR="00326431" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00326431" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> šādu informāciju</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E695F8" w14:textId="7E5AE500" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
+    <w:p w14:paraId="05E695F8" w14:textId="7E5AE500" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">interešu konflikta situācijā nonākušās </w:t>
       </w:r>
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatpersonas</w:t>
       </w:r>
-      <w:r w:rsidR="009C1C96" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="009C1C96" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vārdu, uzvārdu</w:t>
       </w:r>
-      <w:r w:rsidR="009C1C96" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="009C1C96" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1405D6" w14:textId="34B5C557" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00976F77" w:rsidP="007C5A8C">
+    <w:p w14:paraId="7A1405D6" w14:textId="34B5C557" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00976F77" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">amatpersonas amata pienākumos iekļauto darbību, kuras veikšanā pati amatpersona, </w:t>
       </w:r>
-      <w:r w:rsidR="009C1C96" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="009C1C96" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tās </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>radinieks vai darījuma partneris (turpmāk – Ieinteresētā persona) ir mantiski vai personiski ieinteresēts;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D30CC2A" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
+    <w:p w14:paraId="6D30CC2A" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ieinteresēto personu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041556FB" w14:textId="1F03DFB5" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
+    <w:p w14:paraId="041556FB" w14:textId="1F03DFB5" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>fiziskai personai norād</w:t>
       </w:r>
-      <w:r w:rsidR="00515487">
+      <w:r w:rsidR="00515487" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vārdu, uzvārdu, radniecības pakāpi</w:t>
       </w:r>
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un/vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B68811" w14:textId="434F369B" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
+    <w:p w14:paraId="41B68811" w14:textId="434F369B" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>juridiskai personai norād</w:t>
       </w:r>
-      <w:r w:rsidR="00515487">
+      <w:r w:rsidR="00515487" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosaukumu, reģistrācijas numuru</w:t>
       </w:r>
-      <w:r w:rsidR="009C1C96" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="009C1C96" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>juridisko adresi</w:t>
       </w:r>
-      <w:r w:rsidR="005D1207" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005D1207" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128EC673" w14:textId="47DF8D34" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="005D1207" w:rsidP="007C5A8C">
+    <w:p w14:paraId="128EC673" w14:textId="47DF8D34" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="005D1207" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>tiesību</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> aktu</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un tā normu</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, k</w:t>
       </w:r>
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ura</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteic, ka konkrētā situācija ir interešu konflikta situācija un k</w:t>
       </w:r>
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ura</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> šādu situāciju aizliedz;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5FEE31" w14:textId="4E587922" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00C86351" w:rsidP="007C5A8C">
+    <w:p w14:paraId="0A5FEE31" w14:textId="4E587922" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00C86351" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>citu</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> informāciju, kuru </w:t>
       </w:r>
-      <w:r w:rsidR="00976F77" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00976F77" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes valsts </w:t>
       </w:r>
-      <w:r w:rsidR="00C41D16" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C41D16" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatpersona</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzskata par būtisku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B89EE48" w14:textId="77777777" w:rsidR="000E0578" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
+    <w:p w14:paraId="0B89EE48" w14:textId="77777777" w:rsidR="000E0578" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pēc</w:t>
       </w:r>
-      <w:r w:rsidR="008E2A39" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B0088E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="008E2A39" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0088E" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kārtības</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008E2A39" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2A39" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008E2A39" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="008E2A39" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>punktā minētās informācijas saņemšanas</w:t>
       </w:r>
-      <w:r w:rsidR="000E0578" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="000E0578" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0333BEF2" w14:textId="06385F1F" w:rsidR="000E0578" w:rsidRPr="00B2435F" w:rsidRDefault="00C30CAD" w:rsidP="007C5A8C">
+    <w:p w14:paraId="0333BEF2" w14:textId="06385F1F" w:rsidR="000E0578" w:rsidRPr="00153E35" w:rsidRDefault="00C30CAD" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B2435F">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padome</w:t>
       </w:r>
-      <w:r w:rsidR="000E0578" w:rsidRPr="00B2435F">
+      <w:r w:rsidR="000E0578" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s priekš</w:t>
       </w:r>
-      <w:r w:rsidR="00B3232C" w:rsidRPr="00B2435F">
+      <w:r w:rsidR="00B3232C" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="000E0578" w:rsidRPr="00B2435F">
+      <w:r w:rsidR="000E0578" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ēdētāja amata pienākumos iekļauto darbību, kuru skar interešu konflikts,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2435F">
-[...5 lines deleted...]
-      <w:r w:rsidR="000E0578" w:rsidRPr="00B2435F">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0578" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">izpildi </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2435F">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uzdod</w:t>
       </w:r>
-      <w:r w:rsidR="000E0578" w:rsidRPr="00B2435F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B2435F" w:rsidRPr="00B2435F">
+      <w:r w:rsidR="000E0578" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2435F" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tam </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk148359414"/>
-      <w:r w:rsidR="00421AA7" w:rsidRPr="00B2435F">
+      <w:r w:rsidR="00421AA7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes loceklim, kuram konkrētajā periodā ir noteikta </w:t>
       </w:r>
-      <w:r w:rsidR="000E0578" w:rsidRPr="00B2435F">
+      <w:r w:rsidR="000E0578" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes priekšsēdētāja </w:t>
       </w:r>
-      <w:r w:rsidR="00421AA7" w:rsidRPr="00B2435F">
+      <w:r w:rsidR="00421AA7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>aizvietošana tā prombūtnes laikā</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00421AA7" w:rsidRPr="00B2435F">
+      <w:r w:rsidR="00421AA7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A44FB1" w14:textId="21AE2D07" w:rsidR="000E0578" w:rsidRPr="000E29FE" w:rsidRDefault="000E0578" w:rsidP="007C5A8C">
+    <w:p w14:paraId="68A44FB1" w14:textId="21AE2D07" w:rsidR="000E0578" w:rsidRPr="00153E35" w:rsidRDefault="000E0578" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes locekļa amata pienākumos iekļauto darbību, kuru skar interešu konflikts, izpildi uzdod cita</w:t>
       </w:r>
-      <w:r w:rsidR="006A746C">
+      <w:r w:rsidR="006A746C" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
-      <w:r w:rsidR="006A746C">
+      <w:r w:rsidR="006A746C" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>loceklim.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C056FB7" w14:textId="5E999B8F" w:rsidR="00CC0747" w:rsidRPr="006A746C" w:rsidRDefault="00101A05" w:rsidP="007C5A8C">
+    <w:p w14:paraId="2C056FB7" w14:textId="5E999B8F" w:rsidR="00CC0747" w:rsidRPr="00153E35" w:rsidRDefault="00101A05" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A746C">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ja interešu konflikta situācija tiek konstatēta Padomes sēdes laikā,</w:t>
       </w:r>
-      <w:r w:rsidR="00515487">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006A746C">
+      <w:r w:rsidR="00515487" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>tad šajā</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0747" w:rsidRPr="006A746C">
+      <w:r w:rsidR="00CC0747" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> gadījumā Padomes </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A746C">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts amatpersona </w:t>
       </w:r>
-      <w:r w:rsidR="00515487">
+      <w:r w:rsidR="00515487" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">mutiski </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A746C">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>par to</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0747" w:rsidRPr="006A746C">
+      <w:r w:rsidR="00CC0747" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> informē Padomi un</w:t>
       </w:r>
-      <w:r w:rsidR="006A746C" w:rsidRPr="006A746C">
+      <w:r w:rsidR="006A746C" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atstata sevi no jautājuma, kuru skar interešu konflikts, izskatīšanas un balsošanas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069DFB64" w14:textId="628539C0" w:rsidR="007A15E0" w:rsidRPr="000E29FE" w:rsidRDefault="00EB151C" w:rsidP="007C5A8C">
+    <w:p w14:paraId="069DFB64" w14:textId="628539C0" w:rsidR="007A15E0" w:rsidRPr="00153E35" w:rsidRDefault="00EB151C" w:rsidP="007C5A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbilstoši likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” 20. panta sestajā daļā noteiktajam, </w:t>
       </w:r>
-      <w:r w:rsidR="00C25540" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C25540" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes priekšsēdētājam, kā p</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ubliskas personas institūcijas vadītājam</w:t>
       </w:r>
-      <w:r w:rsidR="00C25540" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C25540" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ir pienākums</w:t>
       </w:r>
-      <w:r w:rsidR="00BF688D" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00BF688D" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nekavējoties informēt Korupcijas novēršanas un apkarošanas biroju par atklātajiem likuma </w:t>
       </w:r>
-      <w:r w:rsidR="00BF688D" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00BF688D" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Par interešu konflikta novēršanu valsts amatpersonu darbībā” pārkāpumiem,</w:t>
       </w:r>
-      <w:r w:rsidR="00C25540" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C25540" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>kurus izdarīju</w:t>
       </w:r>
-      <w:r w:rsidR="00C25540" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C25540" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>šas Padomes</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> valsts amatpersonas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC92EC3" w14:textId="77777777" w:rsidR="007A15E0" w:rsidRPr="000E29FE" w:rsidRDefault="007A15E0" w:rsidP="00764B1B">
+    <w:p w14:paraId="6BC92EC3" w14:textId="77777777" w:rsidR="007A15E0" w:rsidRPr="00153E35" w:rsidRDefault="007A15E0" w:rsidP="00764B1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk143433422"/>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Atklājot </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk143434174"/>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pārkāpumus Padomes valsts amatpersonu darbībā:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="30E14F5A" w14:textId="45EA76C5" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00C3445F" w:rsidP="00764B1B">
+    <w:p w14:paraId="30E14F5A" w14:textId="45EA76C5" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00C3445F" w:rsidP="00764B1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00D476BB">
+      <w:r w:rsidR="00D476BB" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.1. </w:t>
       </w:r>
-      <w:r w:rsidR="007A15E0" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="007A15E0" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes priekšsēdētājs </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk143433136"/>
-      <w:r w:rsidR="007A15E0" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="007A15E0" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">informē Korupcijas novēršanas un apkarošanas biroju par Padomes </w:t>
       </w:r>
-      <w:r w:rsidR="00C30CAD" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C30CAD" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts amatpersonu </w:t>
       </w:r>
-      <w:r w:rsidR="007A15E0" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="007A15E0" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pārkāpumiem;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="7BAEE400" w14:textId="40454F29" w:rsidR="003D0E29" w:rsidRPr="000E29FE" w:rsidRDefault="00C3445F" w:rsidP="00764B1B">
+    <w:p w14:paraId="7BAEE400" w14:textId="40454F29" w:rsidR="003D0E29" w:rsidRPr="00153E35" w:rsidRDefault="00C3445F" w:rsidP="00764B1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00D476BB">
+      <w:r w:rsidR="00D476BB" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.2. </w:t>
       </w:r>
-      <w:r w:rsidR="0092105B">
+      <w:r w:rsidR="0092105B" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Sekretariāta vadītājs </w:t>
       </w:r>
-      <w:r w:rsidR="007A15E0" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="007A15E0" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>informē Korupcijas novēršanas un apkarošanas biroju par Padomes priekšsēdētāja pārkāpumiem</w:t>
       </w:r>
-      <w:r w:rsidR="003D0E29" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="003D0E29" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E858AD" w14:textId="77777777" w:rsidR="00EB151C" w:rsidRPr="000E29FE" w:rsidRDefault="00EB151C" w:rsidP="00764B1B">
+    <w:p w14:paraId="28E858AD" w14:textId="77777777" w:rsidR="00EB151C" w:rsidRPr="00153E35" w:rsidRDefault="00EB151C" w:rsidP="00764B1B">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DD9344B" w14:textId="25002108" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00764B1B">
+    <w:p w14:paraId="6DD9344B" w14:textId="25002108" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00764B1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ārtība, kādā likumā “Par interešu konflikta novēršanu valst</w:t>
       </w:r>
-      <w:r w:rsidR="008D074C" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="008D074C" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>amatpersonu</w:t>
       </w:r>
-      <w:r w:rsidR="00764B1B" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00764B1B" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>darbībā” noteiktajos gadījumos valsts amatpersonai tiek</w:t>
       </w:r>
-      <w:r w:rsidR="00764B1B" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00764B1B" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>izsniegta amatu</w:t>
       </w:r>
-      <w:r w:rsidR="00764B1B" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00764B1B" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>savienošanas atļauja un izsniegtās atļaujas pārskatīšanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B805E0" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="40B805E0" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3200EF6B" w14:textId="77777777" w:rsidR="005D3AED" w:rsidRPr="000E29FE" w:rsidRDefault="00780ED5" w:rsidP="005D3AED">
+    <w:p w14:paraId="3200EF6B" w14:textId="77777777" w:rsidR="005D3AED" w:rsidRPr="00153E35" w:rsidRDefault="00780ED5" w:rsidP="005D3AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pirms amatu savienošanas Padomes valsts amatpersonai ir pienākums izvērtēt likumā “Par interešu konflikta novēršanu valsts amatpersonu darbībā” vai citos normatīvajos aktos noteiktos ierobežojumus un aizliegumus valsts amatpersonām. Valsts amatpersonai amatu savienošanas gadījumā ir pienākums nepieļaut nonākšanu interešu konflikta situācijā un ētikas normu pārkāpumus savā darbībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142A05B4" w14:textId="79A4605A" w:rsidR="005D3AED" w:rsidRPr="000E29FE" w:rsidRDefault="005D3AED" w:rsidP="005D3AED">
+    <w:p w14:paraId="142A05B4" w14:textId="79A4605A" w:rsidR="005D3AED" w:rsidRPr="00153E35" w:rsidRDefault="005D3AED" w:rsidP="005D3AED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Padomes valsts amatpersonai ir pienākums atteikties no amata pienākumu veikšanas vai valsts amatpersonas amata savienošanas, ja ētisku apsvērumu dēļ varētu tikt apšaubīta tās darbības objektivitāte un neitralitāte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB8B1AA" w14:textId="38DDDF5B" w:rsidR="00DC47C2" w:rsidRPr="000E29FE" w:rsidRDefault="00DC47C2" w:rsidP="00F50618">
+    <w:p w14:paraId="3FB8B1AA" w14:textId="38DDDF5B" w:rsidR="00DC47C2" w:rsidRPr="00153E35" w:rsidRDefault="00DC47C2" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00641B21" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00641B21" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>valsts</w:t>
       </w:r>
-      <w:r w:rsidR="00641B21" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00641B21" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatpersona, kura vēlas savienot valsts amatpersonas amatu ar citu amatu, un šāda amatu savienošana atbilstoši likumā “Par interešu konflikta novēršanu valsts amatpersonu darbībā” noteiktajam ir pieļaujama, saņemot rakstveida atļauju, pirms amatu savienošanas uzsākšanas</w:t>
       </w:r>
-      <w:r w:rsidR="00EA27CE" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00EA27CE" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniedz </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B955BA" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00EA27CE" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rakstveidā </w:t>
+      </w:r>
+      <w:r w:rsidR="00B955BA" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegumu ar </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lūgumu</w:t>
       </w:r>
-      <w:r w:rsidR="00641B21" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00641B21" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atļaut savienot valsts amatpersonas amatu ar citu amatu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B05F46" w14:textId="608055BD" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00DC47C2">
+    <w:p w14:paraId="45B05F46" w14:textId="608055BD" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00DC47C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Iesniegumu </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk143528823"/>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ar lūgumu atļaut </w:t>
       </w:r>
-      <w:r w:rsidR="00407D37" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00407D37" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">savienot </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>valsts amatpersonas amatu</w:t>
       </w:r>
-      <w:r w:rsidR="00C747F1" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C747F1" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ar citu amatu</w:t>
       </w:r>
-      <w:r w:rsidR="00C747F1" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C747F1" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iesniedz</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7232" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00ED7232" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Iesniegums)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A43DA45" w14:textId="1E8903B4" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00641B21" w:rsidP="00F50618">
+    <w:p w14:paraId="1A43DA45" w14:textId="1E8903B4" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00641B21" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> priekšsēdētājs – </w:t>
       </w:r>
-      <w:r w:rsidR="007E53DD" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="007E53DD" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Saeimas Prezidijam</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE566F2" w14:textId="766F4C2E" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00641B21">
+    <w:p w14:paraId="7EE566F2" w14:textId="766F4C2E" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00641B21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pa</w:t>
       </w:r>
-      <w:r w:rsidR="00641B21" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00641B21" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>domes locek</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lis</w:t>
       </w:r>
-      <w:r w:rsidR="00641B21" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00641B21" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Padomes priekšsēdētājam</w:t>
       </w:r>
-      <w:r w:rsidR="0069006B" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0069006B" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AB4408" w14:textId="007B45ED" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00C747F1" w:rsidP="00F50618">
+    <w:p w14:paraId="41AB4408" w14:textId="007B45ED" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00C747F1" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kārtības 1</w:t>
       </w:r>
-      <w:r w:rsidR="007E53DD" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="007E53DD" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.punktā minētajā</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="007E53DD" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E53DD" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">esniegumā </w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>jānorāda šāda informācija</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625DB2F5" w14:textId="47C18B7A" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="625DB2F5" w14:textId="47C18B7A" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vārdu, uzvārdu</w:t>
       </w:r>
-      <w:r w:rsidR="006861D2" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="006861D2" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ieņemamo amatu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA748DB" w14:textId="7D542427" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="3FA748DB" w14:textId="7D542427" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatu, kura pildīšanai nepieciešama atļauja;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA2C9F6" w14:textId="7D9EBD0B" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="0FA2C9F6" w14:textId="7D9EBD0B" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">amata pienākumus, kurus </w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes valsts amatpersona</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pildīs citā amatā, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732A9205" w14:textId="4BB4449F" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="732A9205" w14:textId="4BB4449F" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">amata, kura pildīšanai nepieciešama atļauja, ietekmi uz </w:t>
       </w:r>
-      <w:r w:rsidR="006861D2" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="006861D2" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">esošā </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amata</w:t>
       </w:r>
-      <w:r w:rsidR="006861D2" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="006861D2" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Padomē</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pienākumu izpildi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4330B7BD" w14:textId="43001486" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="4330B7BD" w14:textId="43001486" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amata pienākumu izpildei nepieciešam</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> laik</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F05931E" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="3F05931E" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="964" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājumu, ka amata pienākumu savienošana </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> nerada interešu konfliktu, nav pretrunā ar valsts amatpersonai saistošām ētikas normām un nekaitē valsts amatpersonas tiešo pienākumu pildīšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B826B17" w14:textId="783207B7" w:rsidR="001C1DE2" w:rsidRPr="00CB07F3" w:rsidRDefault="00F82765" w:rsidP="001C1DE2">
+    <w:p w14:paraId="3B826B17" w14:textId="42794B96" w:rsidR="001C1DE2" w:rsidRPr="00153E35" w:rsidRDefault="00F82765" w:rsidP="001C1DE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB07F3">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00767839" w:rsidRPr="00CB07F3">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00767839" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>priekšsēdētājs</w:t>
       </w:r>
-      <w:r w:rsidR="00932B7E" w:rsidRPr="00CB07F3">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00932B7E" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ēc</w:t>
       </w:r>
-      <w:r w:rsidR="00B37637" w:rsidRPr="00CB07F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="00ED7232" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00B37637" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7232" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>esnieguma</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7232" w:rsidRPr="00CB07F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00ED7232" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saņemšanas, izvērtējot tiesiskos un faktiskos apstākļus</w:t>
       </w:r>
-      <w:r w:rsidR="00B37637" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00B37637" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstību amatpersonai saistošām ētikas normām un valsts amatpersonas amatu savienošanas iespējas, likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” 8.</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C17EDF">
+      <w:r w:rsidR="00C17EDF" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pantā noteiktajā kārtībā</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="00205B92" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00205B92" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">viena mēneša laikā no </w:t>
       </w:r>
-      <w:r w:rsidR="00ED7232" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00ED7232" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00205B92" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00205B92" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>esnieguma saņemšanas</w:t>
       </w:r>
-      <w:r w:rsidR="00767839" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00767839" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dienas</w:t>
       </w:r>
-      <w:r w:rsidR="00CB07F3" w:rsidRPr="00CB07F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00CB07F3" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pieņem lēmumu</w:t>
       </w:r>
-      <w:r w:rsidR="00C77A62" w:rsidRPr="00CB07F3">
-[...11 lines deleted...]
-      <w:r w:rsidR="00C77A62" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00CB07F3" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C77A62" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">atļaut savienot </w:t>
       </w:r>
-      <w:r w:rsidR="00767839" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00767839" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
-      <w:r w:rsidR="00C77A62" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00C77A62" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>valsts amatpersonas amatu ar citu amatu</w:t>
       </w:r>
-      <w:r w:rsidR="00767839" w:rsidRPr="00CB07F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00767839" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vai par atteikumu </w:t>
       </w:r>
-      <w:r w:rsidR="00767839" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00767839" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atļaut</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> amatu savienošan</w:t>
       </w:r>
-      <w:r w:rsidR="00767839" w:rsidRPr="00CB07F3">
+      <w:r w:rsidR="00767839" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">u. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A14C430" w14:textId="1BF7C219" w:rsidR="001C1DE2" w:rsidRPr="000E29FE" w:rsidRDefault="001C1DE2" w:rsidP="001C1DE2">
+    <w:p w14:paraId="5A14C430" w14:textId="08B0A036" w:rsidR="001C1DE2" w:rsidRPr="00153E35" w:rsidRDefault="001C1DE2" w:rsidP="001C1DE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00DB6225">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja pēc tam, kad </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE205C" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieņemts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lēmums par atļaujas izsniegšanu amatu savienošanai, ir mainījušies tiesiskie vai faktiskie apstākļi, kas bija par pamatu lēmuma pieņemšanai, Padomes priekšsēdētājs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6225" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ar atcelt</w:t>
       </w:r>
-      <w:r w:rsidR="00DB6225">
-[...5 lines deleted...]
-      <w:r w:rsidR="00104BC3" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00DB6225" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00104BC3" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņemto </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lēmumu par atļaujas izsniegšanu amatu savienošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259D1EDD" w14:textId="1AFD780D" w:rsidR="001C1DE2" w:rsidRPr="000E29FE" w:rsidRDefault="001C1DE2" w:rsidP="001C1DE2">
+    <w:p w14:paraId="259D1EDD" w14:textId="1AFD780D" w:rsidR="001C1DE2" w:rsidRPr="00153E35" w:rsidRDefault="001C1DE2" w:rsidP="001C1DE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
-      <w:r w:rsidR="00932B7E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00932B7E" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>tiek</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00932B7E" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00932B7E" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pieņemts lēmums par atteikumu atļaut amatu savienošanu </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>vai pieņem</w:t>
       </w:r>
-      <w:r w:rsidR="00932B7E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00932B7E" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ts</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmum</w:t>
       </w:r>
-      <w:r w:rsidR="00932B7E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00932B7E" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ar kuru atceļ lēmumu par atļauj</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> amatu savienošanai,</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes valsts amatpersona</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> attiecībā uz kuru šie lēmumi pieņemti,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> šos lēmumus ir tiesīga apstrīdēt un</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pārsūdzēt</w:t>
       </w:r>
-      <w:r w:rsidR="00AB79FA">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00AB79FA" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Administratīvā procesa likumā noteiktajā kārtībā. Lēmuma apstrīdēšana vai pārsūdzēšana neaptur tā darbību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F40B0E" w14:textId="7ED30041" w:rsidR="00134110" w:rsidRPr="000E29FE" w:rsidRDefault="0025687B" w:rsidP="006E685A">
+    <w:p w14:paraId="42F40B0E" w14:textId="7ED30041" w:rsidR="00134110" w:rsidRPr="00153E35" w:rsidRDefault="0025687B" w:rsidP="006E685A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00134110" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00134110" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">alsts amatpersonai </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk143435782"/>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir pienākums nekavējoties rakstveidā informēt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes priekšsēdētāju</w:t>
       </w:r>
-      <w:r w:rsidR="007E53DD" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="007E53DD" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>par to, ka ir mainījušies tiesiskie un faktiskie apstākļi, kādi pastāvēja amatu savienošanas atļaujas izsniegšanas laikā.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="006E685A" w:rsidRPr="000E29FE">
-[...25 lines deleted...]
-      <w:r w:rsidR="00134110" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="006E685A" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A95" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Padomes priekšsēdētājs nekavējoties rakstveidā informē Saeimas Prezidiju</w:t>
+      </w:r>
+      <w:r w:rsidR="00134110" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par tiesisko vai faktisko apstākļu maiņu, kas pastāvēja uz amatu savienošanas atļaujas izsniegšanas brīdi</w:t>
       </w:r>
-      <w:r w:rsidR="0092105B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00134110" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0092105B" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00134110" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidR="0092105B">
+      <w:r w:rsidR="0092105B" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00134110" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00134110" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> kas var radīt vai rada šķēršļus turpmākai amatu savienošanai. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEC39E2" w14:textId="1E7D3A41" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="2AEC39E2" w14:textId="1E7D3A41" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Saņemot </w:t>
       </w:r>
-      <w:r w:rsidR="000C4D5A" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="000C4D5A" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="001C3A95" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="001C3A95" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="000C4D5A" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="000C4D5A" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rtības</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00FC26BE" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC26BE" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001C3A95" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="001C3A95" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā minēto informāciju, </w:t>
       </w:r>
-      <w:r w:rsidR="001C3A95" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="001C3A95" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padome priekšsēdētājs</w:t>
       </w:r>
-      <w:r w:rsidR="00FC26BE" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FC26BE" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pārskata attiecīgajai </w:t>
       </w:r>
-      <w:r w:rsidR="001C3A95" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="001C3A95" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts amatpersonai </w:t>
       </w:r>
-      <w:r w:rsidR="00C00B67" w:rsidRPr="000E29FE">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C00B67" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izsniegto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">amatu savienošanas </w:t>
       </w:r>
-      <w:r w:rsidR="00C00B67" w:rsidRPr="000E29FE">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00C00B67" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>atļauju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, izvērtējot</w:t>
       </w:r>
-      <w:r w:rsidR="00D569B9">
+      <w:r w:rsidR="00D569B9" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vai valsts amatpersonas konkrētā amata savienošana joprojām nerada interešu konfliktu, nav pretrunā ar valsts amatpersonai saistošām ētikas normām un nekaitē </w:t>
       </w:r>
-      <w:r w:rsidR="001C3A95" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="001C3A95" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>valsts amatpersonas tiešo amata pienākumu pildīšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B45C6B3" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="0B45C6B3" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EE47D46" w14:textId="5144486C" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="0EE47D46" w14:textId="5144486C" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kārtība, kādā </w:t>
       </w:r>
-      <w:r w:rsidR="00803877" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00803877" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>valsts amatpersonas un darbinieki</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA69B67" w14:textId="31250330" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="6EA69B67" w14:textId="31250330" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ziņo par iespējamiem pārkāpumiem </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A4A85F" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="08A4A85F" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FDBF1FF" w14:textId="3DE3FA9E" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="005D1D81" w:rsidP="00060F32">
+    <w:p w14:paraId="2FDBF1FF" w14:textId="18CB0963" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="005D1D81" w:rsidP="00060F32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4370">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FB4370" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>valsts</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...11 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amatpersona</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbinieks</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0241" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ombuds </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>šaj</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ā Kārtībā</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00FC26BE" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC26BE" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">zemāk </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">noteiktajā kārtībā </w:t>
       </w:r>
-      <w:r w:rsidR="00103E18" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00103E18" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ziņo</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par iespējamiem pārkāpumiem (</w:t>
       </w:r>
-      <w:r w:rsidR="002D0BF2" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="002D0BF2" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tai skaitā iespējamām </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002D0BF2" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="002D0BF2" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>koruptīvām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002D0BF2" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="002D0BF2" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbībām</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">), kuros iesaistīta cita </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> valsts amatpersona vai darbinieks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DF80EE" w14:textId="4BA87844" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00060F32">
+    <w:p w14:paraId="53E94305" w14:textId="77777777" w:rsidR="00682B8D" w:rsidRDefault="00F50618" w:rsidP="00682B8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Konstatējot</w:t>
       </w:r>
-      <w:r w:rsidR="005D1D81" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iespējamu pārkāpumu</w:t>
       </w:r>
-      <w:r w:rsidR="005D1D81" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Padomē</w:t>
       </w:r>
-      <w:r w:rsidR="00BE41FD" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00BE41FD" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005D1D81" w:rsidRPr="000E29FE">
-[...12 lines deleted...]
-    <w:p w14:paraId="5061F444" w14:textId="6DA5B054" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="005D1D81" w:rsidP="00060F32">
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Padomes valsts amatpersona</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbinieks </w:t>
+      </w:r>
+      <w:r w:rsidR="00E271A3" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ombuds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ziņo par konstatēto gadījumu, izmantojot vienu no šādiem ziņošanas veidiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22663883" w14:textId="4692ABCB" w:rsidR="00682B8D" w:rsidRDefault="00E271A3" w:rsidP="007F3A3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="964" w:hanging="397"/>
+        <w:ind w:left="993" w:hanging="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniedzot </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rīvas</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4370">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FB4370" w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>formas rakstveida iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00885F5E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00885F5E" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00B45079" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00B45079" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk144152414"/>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pa</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>domes</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>priekšsēdētājam</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E4AB52" w14:textId="2C83F41F" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00060F32">
+    <w:p w14:paraId="60C866A6" w14:textId="77777777" w:rsidR="00682B8D" w:rsidRDefault="00E271A3" w:rsidP="007F3A3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="964" w:hanging="397"/>
+        <w:ind w:left="993" w:hanging="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosūtot </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>brīvas</w:t>
       </w:r>
-      <w:r w:rsidR="0092105B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0092105B" w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>formas</w:t>
       </w:r>
-      <w:r w:rsidR="005D1D81" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>elektronisk</w:t>
       </w:r>
-      <w:r w:rsidR="00885F5E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00885F5E" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00885F5E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00885F5E" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
-      <w:r w:rsidR="00BE41FD" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00BE41FD" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes priekšsēdētāja</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4370">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FB4370" w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>e-pasta ad</w:t>
       </w:r>
-      <w:r w:rsidR="00BE41FD" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00BE41FD" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">resi; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06146E1C" w14:textId="145DC16B" w:rsidR="00000D7E" w:rsidRPr="000E29FE" w:rsidRDefault="005D1D81" w:rsidP="00060F32">
+    <w:p w14:paraId="0B8D50A5" w14:textId="77777777" w:rsidR="00682B8D" w:rsidRDefault="00E271A3" w:rsidP="007F3A3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="964" w:hanging="397"/>
+        <w:ind w:left="993" w:hanging="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniedzot </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>mutisk</w:t>
       </w:r>
-      <w:r w:rsidR="00477F8C" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00477F8C" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4370">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FB4370" w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ziņojum</w:t>
       </w:r>
-      <w:r w:rsidR="00477F8C" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00477F8C" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="005D1D81" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Padomes priekšsēdētājam</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurš </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00FC26BE" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FC26BE" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rakstveidā</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> noformē sniegto informāciju;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FDC8B5" w14:textId="42A8ABFB" w:rsidR="00000D7E" w:rsidRPr="000E29FE" w:rsidRDefault="00380E9F" w:rsidP="00060F32">
+    <w:p w14:paraId="4D35C478" w14:textId="77777777" w:rsidR="00682B8D" w:rsidRDefault="00380E9F" w:rsidP="007F3A3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="964" w:hanging="397"/>
+        <w:ind w:left="993" w:hanging="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000D7E" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ziņo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E271A3" w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>jot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00000D7E" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>anonīm</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00B45079" w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00B45079" w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(nenorādot ziņotāja identitāti </w:t>
       </w:r>
-      <w:r w:rsidR="00680449" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00680449" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sniegt</w:t>
       </w:r>
-      <w:r w:rsidR="00680449" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00680449" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ziņojum</w:t>
       </w:r>
-      <w:r w:rsidR="00680449" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00680449" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par konstatētajiem pārkāpumiem), izmantojot</w:t>
       </w:r>
-      <w:r w:rsidR="00000D7E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00000D7E" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Padomes</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasta kasti, kura atrodas ēkas Rīgā, Meistaru ielā 10 gaitenī pie ieejas durvīm</w:t>
       </w:r>
-      <w:r w:rsidR="00000D7E" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00000D7E" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611F6DB6" w14:textId="63DD8007" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00060F32">
+    <w:p w14:paraId="611F6DB6" w14:textId="11322EB0" w:rsidR="00F50618" w:rsidRPr="00682B8D" w:rsidRDefault="00F50618" w:rsidP="007F3A3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="964" w:hanging="397"/>
+        <w:ind w:left="993" w:hanging="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ziņo</w:t>
       </w:r>
-      <w:r w:rsidR="000A150B" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="000A150B" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>jot</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Korupcijas novēršanas un apkarošanas birojam, aizpildot biroja </w:t>
       </w:r>
-      <w:r w:rsidR="000A150B" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="000A150B" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tīmekļvietnē </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="000A150B" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādīto </w:t>
+      </w:r>
+      <w:r w:rsidR="00E271A3" w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>elektronisko ziņošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formu</w:t>
+      </w:r>
+      <w:r w:rsidR="000A150B" w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00682B8D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.knab.gov.lv/lv/zinot-par-parkapumu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00682B8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E768E5" w14:textId="29611BA9" w:rsidR="00FB4370" w:rsidRDefault="00FB4370" w:rsidP="00F50618">
+    <w:p w14:paraId="45E768E5" w14:textId="2140F72B" w:rsidR="00FB4370" w:rsidRPr="00153E35" w:rsidRDefault="00FB4370" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gadījumos, kad izmantojot kādu no Kārtības 23.1., 23.2. vai 23.3. punktā minētajiem ziņošanas veidiem tiek ziņots par Padomes priekšsēdētāju, Padomes valsts amatpersona</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbinieks</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai ombuds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumu </w:t>
       </w:r>
-      <w:r w:rsidR="00421AA7">
+      <w:r w:rsidR="00421AA7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vai mutisku ziņojumu sniedz Padomes Sekretariāta vadītājam. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC0C399" w14:textId="00E75653" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00103E18" w:rsidP="00F50618">
+    <w:p w14:paraId="0DC0C399" w14:textId="00E75653" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00103E18" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ziņotājam</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesības </w:t>
       </w:r>
-      <w:r w:rsidR="0015690A" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0015690A" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ziņojot </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nenorādīt savu vārdu, uzvārdu</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>amatu</w:t>
       </w:r>
-      <w:r w:rsidR="0015690A" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0015690A" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Saņemtie ziņojumi ir ierobežotas pieejamības informācija.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371C8E50" w14:textId="39293F76" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00103E18" w:rsidP="00F50618">
+    <w:p w14:paraId="371C8E50" w14:textId="5456FDEB" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00103E18" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Padomes valsts amatpersonas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbinieki</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0241" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ombuds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">var ziņot arī citos veidos, kas nav </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>minēti</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> šaj</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ā Kartībā</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ziņojumu formas trūkumi nevar būt par pamatu iesniegtā ziņojuma neizskatīšanai un </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbildīgo amatpersonu nereaģēšanai uz to pēc būtības.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8C62B6" w14:textId="6C667B2A" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="5D8C62B6" w14:textId="6C667B2A" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pa</w:t>
       </w:r>
-      <w:r w:rsidR="0070169A" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0070169A" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">domes valsts amatpersonas un </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>darbinieki, kuri iesaistīti sniegtās informācijas izskatīšanā</w:t>
       </w:r>
-      <w:r w:rsidR="0070169A" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0070169A" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>saņemto ziņu pārbaudei neatklāj informācijas sniedzēja identitāti, saņemtās informācijas faktu un tā saturu. Pa</w:t>
       </w:r>
-      <w:r w:rsidR="0070169A" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0070169A" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>domes priekšsēdētājs</w:t>
       </w:r>
-      <w:r w:rsidR="0092105B">
+      <w:r w:rsidR="0092105B" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai Sekretariāta vadītājs </w:t>
       </w:r>
-      <w:r w:rsidR="0070169A" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0070169A" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">par konstatēto iespējamo noziedzīgo nodarījumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nepieciešamības gadījumā vēršas tiesībaizsardzības iestādēs, ņemot vērā sniegtās informācijas saturu un konstatētā pārkāpuma būtību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB3BD2D" w14:textId="0628C9B4" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00111D07" w:rsidP="00F50618">
+    <w:p w14:paraId="6DB3BD2D" w14:textId="0628C9B4" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00111D07" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="397" w:hanging="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes priekšsēdētājam</w:t>
       </w:r>
-      <w:r w:rsidR="0092105B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidR="0092105B" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
-      <w:r w:rsidR="0092105B" w:rsidRPr="0092105B">
-[...11 lines deleted...]
-      <w:r w:rsidR="00790513">
+      <w:r w:rsidR="0092105B" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sekretariāta vadītājam</w:t>
+      </w:r>
+      <w:r w:rsidR="00790513" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (gadījumā, kad tiek sniegta informācija par Padomes priekšsēdētāja pārkāpumiem)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ir pienākums nekavējoties informēt Korupcijas novēršanas un apkarošanas biroju par atklātajiem likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” pārkāpumiem, kurus izdarījušas </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Padomes</w:t>
       </w:r>
-      <w:r w:rsidR="00F50618" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00F50618" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> valsts amatpersonas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236D581E" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="236D581E" w14:textId="77777777" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34DA389D" w14:textId="1F6B30DC" w:rsidR="00F50618" w:rsidRPr="000E29FE" w:rsidRDefault="00F50618" w:rsidP="00F50618">
+    <w:p w14:paraId="34DA389D" w14:textId="1F6B30DC" w:rsidR="00F50618" w:rsidRPr="00153E35" w:rsidRDefault="00F50618" w:rsidP="00F50618">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Noslēguma jautājum</w:t>
       </w:r>
-      <w:r w:rsidR="00944EBF" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00944EBF" w:rsidRPr="00153E35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD292CA" w14:textId="77777777" w:rsidR="003777A5" w:rsidRPr="000E29FE" w:rsidRDefault="003777A5" w:rsidP="00111D07">
+    <w:p w14:paraId="7DD292CA" w14:textId="77777777" w:rsidR="003777A5" w:rsidRPr="00153E35" w:rsidRDefault="003777A5" w:rsidP="00111D07">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk133234528"/>
     </w:p>
-    <w:p w14:paraId="7369871B" w14:textId="2B5D9126" w:rsidR="003777A5" w:rsidRPr="000E29FE" w:rsidRDefault="00D947AA" w:rsidP="00105B09">
+    <w:p w14:paraId="73CE4161" w14:textId="0AA755BC" w:rsidR="00421AA7" w:rsidRPr="00682B8D" w:rsidRDefault="00D947AA" w:rsidP="00682B8D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Padomes </w:t>
       </w:r>
-      <w:r w:rsidR="003777A5" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="003777A5" w:rsidRPr="00153E35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Sekretariāta vadītājs nodrošina Padomes </w:t>
       </w:r>
-      <w:r w:rsidR="00FC26BE" w:rsidRPr="000E29FE">
+      <w:r w:rsidR="00FC26BE" w:rsidRPr="00153E35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">valsts amatpersonu un </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003777A5" w:rsidRPr="000E29FE">
+        <w:t>valsts amatpersonu</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">darbinieku iepazīstināšanu ar </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00655C8B" w:rsidRPr="000E29FE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC26BE" w:rsidRPr="00153E35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="003777A5" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>darbinieku</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DF09F7" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ombuda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003777A5" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iepazīstināšanu ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00655C8B" w:rsidRPr="00153E35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>šo Kārtību</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E29FE">
+      <w:r w:rsidRPr="00153E35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> elektroniskajā dokumentu uzskaites sistēmā – EDUS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CE4161" w14:textId="77777777" w:rsidR="00421AA7" w:rsidRDefault="00421AA7" w:rsidP="00244C86">
-[...9 lines deleted...]
-    <w:p w14:paraId="7DC0B761" w14:textId="6CC7252A" w:rsidR="004C044C" w:rsidRPr="00790513" w:rsidRDefault="003777A5" w:rsidP="00B2435F">
+    <w:p w14:paraId="10B3E13B" w14:textId="77777777" w:rsidR="007F3A3E" w:rsidRDefault="007F3A3E" w:rsidP="00B2435F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00790513">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+    </w:p>
+    <w:p w14:paraId="7DC0B761" w14:textId="6AA32AF5" w:rsidR="004C044C" w:rsidRPr="007F3A3E" w:rsidRDefault="003777A5" w:rsidP="00B2435F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F3A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DOKUMENTS IR PARAKSTĪTS AR DROŠU ELEKTRONISKO PARAKSTU UN SATUR LAIKA ZĪMOGU</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:sectPr w:rsidR="004C044C" w:rsidRPr="00790513">
+    <w:sectPr w:rsidR="004C044C" w:rsidRPr="007F3A3E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C3E723F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="091E08E0"/>
     <w:lvl w:ilvl="0" w:tplc="B46C1C4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4938,288 +5114,452 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3078" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1217081173">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="190345989">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="3" w16cid:durableId="1323461581">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="502" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2441" w:hanging="1080"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1146" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1288" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1790" w:hanging="1080"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1932" w:hanging="1080"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2434" w:hanging="1440"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2576" w:hanging="1440"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3078" w:hanging="1800"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F50618"/>
     <w:rsid w:val="00000D7E"/>
     <w:rsid w:val="0000378B"/>
     <w:rsid w:val="00060F32"/>
     <w:rsid w:val="00063374"/>
     <w:rsid w:val="000801CE"/>
+    <w:rsid w:val="00096A29"/>
     <w:rsid w:val="000A150B"/>
     <w:rsid w:val="000A2EB6"/>
     <w:rsid w:val="000A6191"/>
     <w:rsid w:val="000C4D5A"/>
     <w:rsid w:val="000E0578"/>
     <w:rsid w:val="000E29FE"/>
     <w:rsid w:val="000F3B17"/>
     <w:rsid w:val="00101A05"/>
     <w:rsid w:val="00103756"/>
     <w:rsid w:val="00103E18"/>
     <w:rsid w:val="00104BC3"/>
     <w:rsid w:val="00105B09"/>
     <w:rsid w:val="00111D07"/>
     <w:rsid w:val="001124B3"/>
     <w:rsid w:val="00134110"/>
+    <w:rsid w:val="00141FB0"/>
+    <w:rsid w:val="00153E35"/>
     <w:rsid w:val="0015690A"/>
     <w:rsid w:val="001A2CAF"/>
     <w:rsid w:val="001C1DE2"/>
     <w:rsid w:val="001C3A95"/>
     <w:rsid w:val="00205B92"/>
     <w:rsid w:val="00221912"/>
     <w:rsid w:val="00230F4B"/>
     <w:rsid w:val="0023301A"/>
     <w:rsid w:val="00244C86"/>
     <w:rsid w:val="0025687B"/>
-    <w:rsid w:val="0027516F"/>
     <w:rsid w:val="002B636A"/>
     <w:rsid w:val="002B7588"/>
     <w:rsid w:val="002D0BF2"/>
     <w:rsid w:val="003147E1"/>
     <w:rsid w:val="00317C78"/>
     <w:rsid w:val="00326431"/>
     <w:rsid w:val="00344CB6"/>
     <w:rsid w:val="003777A5"/>
     <w:rsid w:val="00380E9F"/>
     <w:rsid w:val="003A3618"/>
     <w:rsid w:val="003C6517"/>
     <w:rsid w:val="003D0E29"/>
+    <w:rsid w:val="003E67BE"/>
     <w:rsid w:val="003F0A3D"/>
     <w:rsid w:val="00407D37"/>
     <w:rsid w:val="0041710D"/>
     <w:rsid w:val="00421AA7"/>
     <w:rsid w:val="00432A74"/>
     <w:rsid w:val="00433E4E"/>
     <w:rsid w:val="0047060C"/>
     <w:rsid w:val="00477F8C"/>
     <w:rsid w:val="004854AB"/>
     <w:rsid w:val="004C044C"/>
     <w:rsid w:val="004E3584"/>
     <w:rsid w:val="00505CC2"/>
     <w:rsid w:val="00515487"/>
     <w:rsid w:val="00522299"/>
     <w:rsid w:val="00582020"/>
     <w:rsid w:val="005B4380"/>
     <w:rsid w:val="005B47A7"/>
     <w:rsid w:val="005C2586"/>
     <w:rsid w:val="005D1207"/>
     <w:rsid w:val="005D1D81"/>
     <w:rsid w:val="005D3AED"/>
     <w:rsid w:val="005E01B7"/>
     <w:rsid w:val="005E6720"/>
     <w:rsid w:val="005F7356"/>
     <w:rsid w:val="00607A60"/>
     <w:rsid w:val="00641B21"/>
     <w:rsid w:val="00650AAC"/>
     <w:rsid w:val="00655C8B"/>
+    <w:rsid w:val="0066786D"/>
     <w:rsid w:val="0067683C"/>
     <w:rsid w:val="00680449"/>
     <w:rsid w:val="00682600"/>
+    <w:rsid w:val="00682B8D"/>
     <w:rsid w:val="006861D2"/>
     <w:rsid w:val="0069006B"/>
     <w:rsid w:val="006A72CC"/>
     <w:rsid w:val="006A72EB"/>
     <w:rsid w:val="006A746C"/>
     <w:rsid w:val="006D7A3F"/>
     <w:rsid w:val="006E4B91"/>
     <w:rsid w:val="006E685A"/>
     <w:rsid w:val="006F2B7C"/>
     <w:rsid w:val="0070169A"/>
     <w:rsid w:val="007029DF"/>
     <w:rsid w:val="00721890"/>
     <w:rsid w:val="007375FB"/>
     <w:rsid w:val="00737CCD"/>
     <w:rsid w:val="00763DA7"/>
     <w:rsid w:val="00764B1B"/>
     <w:rsid w:val="007670FF"/>
     <w:rsid w:val="00767839"/>
     <w:rsid w:val="007768E8"/>
     <w:rsid w:val="00780ED5"/>
+    <w:rsid w:val="00785D39"/>
     <w:rsid w:val="00790513"/>
     <w:rsid w:val="007A15E0"/>
     <w:rsid w:val="007C5A8C"/>
     <w:rsid w:val="007D0138"/>
     <w:rsid w:val="007E53DD"/>
     <w:rsid w:val="007F1A76"/>
+    <w:rsid w:val="007F3A3E"/>
     <w:rsid w:val="00803877"/>
     <w:rsid w:val="00805669"/>
     <w:rsid w:val="00835D4E"/>
     <w:rsid w:val="008577DC"/>
+    <w:rsid w:val="00873734"/>
     <w:rsid w:val="00885591"/>
     <w:rsid w:val="00885F5E"/>
     <w:rsid w:val="008D074C"/>
     <w:rsid w:val="008E2A39"/>
+    <w:rsid w:val="008E4B6C"/>
     <w:rsid w:val="008E597C"/>
     <w:rsid w:val="008E7E87"/>
     <w:rsid w:val="0092105B"/>
     <w:rsid w:val="00932B7E"/>
     <w:rsid w:val="009426CD"/>
     <w:rsid w:val="00944EBF"/>
+    <w:rsid w:val="0096614A"/>
     <w:rsid w:val="00976F77"/>
     <w:rsid w:val="00996CAE"/>
+    <w:rsid w:val="009B335A"/>
+    <w:rsid w:val="009B5C32"/>
     <w:rsid w:val="009C1C96"/>
+    <w:rsid w:val="009F0241"/>
+    <w:rsid w:val="009F4DC3"/>
+    <w:rsid w:val="00A01780"/>
     <w:rsid w:val="00A10703"/>
+    <w:rsid w:val="00A12AC9"/>
     <w:rsid w:val="00A70D23"/>
     <w:rsid w:val="00A718CD"/>
     <w:rsid w:val="00A74531"/>
+    <w:rsid w:val="00A93DC9"/>
     <w:rsid w:val="00A96168"/>
     <w:rsid w:val="00AB79FA"/>
+    <w:rsid w:val="00AC0471"/>
+    <w:rsid w:val="00AD4003"/>
     <w:rsid w:val="00AD4ECA"/>
     <w:rsid w:val="00AF1E38"/>
     <w:rsid w:val="00B0088E"/>
     <w:rsid w:val="00B2435F"/>
     <w:rsid w:val="00B3232C"/>
     <w:rsid w:val="00B37637"/>
     <w:rsid w:val="00B45079"/>
     <w:rsid w:val="00B52504"/>
     <w:rsid w:val="00B53AEF"/>
     <w:rsid w:val="00B648B5"/>
     <w:rsid w:val="00B955BA"/>
     <w:rsid w:val="00BE41FD"/>
     <w:rsid w:val="00BE79CF"/>
     <w:rsid w:val="00BF688D"/>
     <w:rsid w:val="00C00B67"/>
+    <w:rsid w:val="00C043FC"/>
     <w:rsid w:val="00C07625"/>
     <w:rsid w:val="00C14B9A"/>
     <w:rsid w:val="00C17EDF"/>
     <w:rsid w:val="00C25540"/>
+    <w:rsid w:val="00C27677"/>
     <w:rsid w:val="00C30CAD"/>
     <w:rsid w:val="00C3445F"/>
     <w:rsid w:val="00C41D16"/>
     <w:rsid w:val="00C747F1"/>
     <w:rsid w:val="00C74B60"/>
     <w:rsid w:val="00C77A62"/>
     <w:rsid w:val="00C86351"/>
     <w:rsid w:val="00CA0249"/>
     <w:rsid w:val="00CB07F3"/>
     <w:rsid w:val="00CB76D0"/>
     <w:rsid w:val="00CC0747"/>
     <w:rsid w:val="00CE175E"/>
+    <w:rsid w:val="00CE205C"/>
+    <w:rsid w:val="00D1002C"/>
     <w:rsid w:val="00D404AB"/>
     <w:rsid w:val="00D447B2"/>
     <w:rsid w:val="00D476BB"/>
     <w:rsid w:val="00D569B9"/>
     <w:rsid w:val="00D947AA"/>
     <w:rsid w:val="00D97349"/>
     <w:rsid w:val="00DB6225"/>
     <w:rsid w:val="00DB6D9E"/>
     <w:rsid w:val="00DC47C2"/>
+    <w:rsid w:val="00DC7138"/>
     <w:rsid w:val="00DD0EB3"/>
+    <w:rsid w:val="00DF09F7"/>
     <w:rsid w:val="00E0387A"/>
     <w:rsid w:val="00E168A4"/>
     <w:rsid w:val="00E27102"/>
+    <w:rsid w:val="00E271A3"/>
     <w:rsid w:val="00E87B43"/>
     <w:rsid w:val="00E94A61"/>
     <w:rsid w:val="00EA27CE"/>
     <w:rsid w:val="00EA5F1C"/>
     <w:rsid w:val="00EB151C"/>
     <w:rsid w:val="00ED7232"/>
     <w:rsid w:val="00F4461E"/>
+    <w:rsid w:val="00F47B68"/>
     <w:rsid w:val="00F50618"/>
     <w:rsid w:val="00F66DAE"/>
     <w:rsid w:val="00F82765"/>
     <w:rsid w:val="00FB4370"/>
     <w:rsid w:val="00FB67B1"/>
     <w:rsid w:val="00FB6FA1"/>
     <w:rsid w:val="00FC26BE"/>
     <w:rsid w:val="00FD54EF"/>
     <w:rsid w:val="00FF13D3"/>
     <w:rsid w:val="00FF2201"/>
     <w:rsid w:val="00FF731E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="142D53D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A709EE60-FB18-4DCA-A100-9242CB07FCEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5767,59 +6107,59 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B3232C"/>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knab.gov.lv/lv/zinot-par-parkapumu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knab.gov.lv/lv/zinot-par-parkapumu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6073,81 +6413,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD564F5B-93B5-4469-A8E2-8D2A10F66149}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>7563</Words>
-  <Characters>4311</Characters>
+  <Words>7651</Words>
+  <Characters>4362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>36</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11851</CharactersWithSpaces>
+  <CharactersWithSpaces>11990</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Solvita Batarāga</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>